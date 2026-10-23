--- v0 (2026-07-29)
+++ v1 (2026-10-23)
@@ -1228,50 +1228,54 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 05/02，巴塞罗那，西班牙（靠岸 08:00，离港：18:00)
                 <w:br/>
                 邮轮早餐后，前往巴塞罗那市区游览，参观世界文化遗产圣家族大教堂（入内）、世界文化遗产米拉之家（外观）、世界文化遗产巴特罗之家（外观）、格拉西亚大街、哥伦布广场。
                 <w:br/>
                 巴塞罗那被誉为“欧洲之花”，这座具有 2000 年历史的古城，中世纪的文化底蕴和新时代的时尚魅力在这里完美结合。这里有醉人的弗拉明戈和迷人的足球，更有醇厚浓郁的加泰罗尼亚文化，高迪充满曲线和异想天开的建筑、建了100多年尚未完工的圣家族教堂、水清沙幼的布拉瓦海滩。
                 <w:br/>
                 【圣家族大教堂】由西班牙伟大的建筑设计师高迪设计，无论你身处巴塞罗那的 哪一方，只要抬起头就能看到它。这座教堂从高迪在世时直到现在都在不停地建造，已经一个多世纪了，仍未造完，在它高高的塔顶上仍是布满了脚手架，未完工就被列入世界文化遗产。
                 <w:br/>
                 【米拉之家】高迪私人住宅的“封笔之作”，波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。
                 <w:br/>
                 【巴特罗之家】外形标新立异的公寓楼，已有 100 多年历史。整栋楼的外墙面贴着彩色的马赛克、 
                 <w:br/>
                 屋顶的样子酷似龙鳞，处处充满了魔幻色彩。墙面全部由蓝色和绿色的陶瓷装饰而成，远望像印 
                 <w:br/>
                 象派画家的调色盘，但色彩却出奇地和谐。
                 <w:br/>
                 【格拉西亚大街】 从 Gran Via 大道到 Diagonal 之间的一段，别名“不和谐街区”。 因为在这短短的一段路上，汇集了三位设计大师设计的风格迥异的三座建筑，即梦幻的巴特罗之家、端庄的阿马特耶之家和柔美的叶奥·莫雷拉之家。这三座建筑比邻而居，巨大的反差带给人强烈的视觉冲击，不和谐的效果显而易见。不过，就连这条路上的街灯，都是风格华丽的铁艺作品，使得整条大街充满了艺术气息。
                 <w:br/>
                 【哥伦布广场】哥伦布广场是巴塞罗那著名地标广场之一。广场中央矗立著哥伦布的雕像，作为15世纪西班牙海上强国的标志。
+                <w:br/>
+                <w:br/>
+                备注：如遇买不到票或当地特殊情况导致圣家族大教堂不能入内，则调换为奎尔公园（入内）。
+                <w:br/>
                 <w:br/>
                 早餐:邮轮  中餐：自理     晚餐：邮轮   交通：邮轮、旅游用车   住宿：邮轮
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：X     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
@@ -2304,51 +2308,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>