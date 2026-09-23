--- v0 (2026-07-02)
+++ v1 (2026-09-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【国庆】澳大利亚大堡礁8天鲸彩之旅/布里斯本/黄金海岸/凯恩斯/悉尼（南航 广州往返）行程单</w:t>
+        <w:t xml:space="preserve">【皇牌玩家】澳大利亚大堡礁8天阳光之旅/布里斯本/黄金海岸/凯恩斯/悉尼（南航 广州往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCZAU08NST1#2625</w:t>
+              <w:t xml:space="preserve">OCCZAU08NST1#2637</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -404,70 +404,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美食升级
                 <w:br/>
                 正餐中式餐升级为八菜一汤，呵护您的中国胃；
                 <w:br/>
                 凯恩斯热带雨林公园BBQ自助午餐、凯恩斯大堡礁绿岛自助午餐；
                 <w:br/>
                 打卡悉尼新地标-悉尼鱼市场，可自由品尝澳洲龙虾、帝王蟹、生蚝、刺身；
                 <w:br/>
-                黄金海岸东星斑生蚝风味养生餐；韩式BBQ餐，品尝当地饮食，深入了解当地生活习俗；
+                黄金海岸东星斑生蚝风味养生餐；品尝当地饮食，深入了解当地生活习俗；
                 <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
                 【悉尼渡轮】：像当地人一样搭乘【特色渡轮】游悉尼港，观赏两岸迷人景致；
                 <w:br/>
                 【悉尼环形码头车站】：欣赏悉尼两大地标建筑的壮丽景色，探索悉尼的独特魅力；
                 <w:br/>
-                【悉尼水族馆】：探索来自世界各地的神奇生物，体验沉浸式尽享海底天堂的奇妙。
+                【悉尼塔】：一眼打卡歌剧院、海港大桥、邦迪海滩，是悉尼经典打止机位；
                 <w:br/>
                 【悉尼野生动物园】：世界上最大的室内野生动物园，实现与澳洲特有的动物近距离接触的机会；
                 <w:br/>
-                【悉尼歌剧院】：从内到外感受这座世界著名的表演艺术中心及悉尼市的标志性建筑的独特魅力；
-                <w:br/>
                 【滑浪者天堂】： “电影海王取景地”、全世界最长的海岸线，绵长的金色沙滩；
                 <w:br/>
-                【昆士兰博物馆】：自然科学的天地，也展示着人类历史文明的发展演变；
-[...1 lines deleted...]
-                【出海观鲸】：与海洋专家一起乘坐豪华观鲸船近距离体验座头鲸，探索壮丽海洋生物的秘密；
+                【澳式山庄】：自驾高尔夫球车追野生袋鼠、篝火晚会、乡村舞蹈及观星空目睹奇妙的南十字星；
                 <w:br/>
                 【凯恩斯大堡礁游船】：前往世界自然遗产的大堡礁，探索斑斓绚丽的海底花园；
                 <w:br/>
                 【热带雨林自然公园】："世界遗产古老而神秘的雨林"，乘坐军用水陆两用车，穿梭于各种热带雨林动植物；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 南方航空：荣获中国民航飞行安全最高奖——五星奖；
                 <w:br/>
                 全程澳大利亚旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -673,200 +669,190 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布里斯本 – 黄金海岸（约1.5小时）
+                布里斯本-考拉奔山庄
                 <w:br/>
                 抵达后开始今日精彩的行程：
                 <w:br/>
-                【南岸公园（South Bank Parklands）】
+                【南岸公园（South Bank Parklands）-约30分钟】
                 <w:br/>
                 位于澳大利亚布里斯本河畔南岸，占地16公顷，是1988年澳洲举办世博会的旧址，现经重建后被誉为澳大利亚最好的市内公园，在此可一览整个布里斯本市。在世博会以前，布里斯本河南岸曾是美军驻扎的营地，二战之后荒凉得无人问津；世博会之后，昆士兰政府将世博会旧址改造成公园，“南岸公园”因此成为布里斯本市最著名的休闲场所。
                 <w:br/>
-                【袋鼠角】
+                【袋鼠角-约15分钟】
                 <w:br/>
                 袋鼠角是观看整个布里斯班城市风光和河流风光的绝佳观光点。布里斯班河流经这儿时正好是个 U 字形，整片城市风貌以超广角呈现，相当壮观，一大片棱形的布里斯班河水面也格外引人注目；
                 <w:br/>
-                【昆士兰博物馆 (Queensland Museum) 】
-[...3 lines deleted...]
-                【布里斯本皇后码头天空观景台】
+                【布里斯本皇后码头天空观景台-约30分钟】
                 <w:br/>
                 登上标志性的布里斯班皇后码头天空观景台，其壮丽景色令人叹为观止。新月形天空观景台位于布里斯班河上方 100 米处，可欣赏从中央商务区延伸至摩顿湾和库萨山的美景。
                 <w:br/>
-                【库姆巴巴湖保护区】
-[...13 lines deleted...]
-                【特别提示：酒店可能会根据具体预订情况调整，且行程可能会因此临时调整顺序，感谢您的理解与配合。谢谢！】
+                【华美达考拉奔山庄】
+                <w:br/>
+                位于布里斯班与黄金海岸金三角风景旅游区，依山傍水被群山和河流环绕的山庄单就地理位置而言，在整个昆士兰州都是独一无二的。山庄拥有独具澳洲内陆土著风情的 80 多项娱乐活动，尽情享受澳式度假生活！（以下活动会根据不同季节及天气变化而调整，具体以山庄当天公布活动时间为准！）：
+                <w:br/>
+                自驾高尔夫球车【约30分钟】在山谷中追逐野生袋鼠，寻找可爱野生袋鼠的踪迹，享受穿梭在度假村内遨游的时光。晚餐后，聚集在浩瀚星空下，点燃篝火，进行一场欢快的澳洲传统土风舞及篝火晚会。【如果碰到下雨会改成室内-约30分钟】，后客人可自行前往体验农场内乒乓球、撞球、中国象棋、桌上冰球或找一处草地，观浩瀚星空。也可以自费参加自动麻将、卡拉OK等活动。
+                <w:br/>
+                （※注意事项※：高尔夫球车两人一部车，驾驶者需具有驾驶证，必须年满16周岁，如未满16周岁，虽无法开车，但仍可乘车看野生袋鼠）
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：机上早餐     午餐：√     晚餐：东星斑生蚝养生餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">布里斯本：Holiday Inn Express Brisbane Central或同级豪华酒店   或 黄金海岸：Mercure Gold Coast Resort或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：机上早餐     午餐：√     晚餐：酒店内自助餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华美达考拉奔山庄：The Kooralbyn Valley Resort或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                黄金海岸 – 布里斯本-/-凯恩斯	航班：待定或后一天早班机
+                考拉奔山庄-黄金海岸 – 布里斯本-/-凯恩斯	航班：待定或后一天早班机
                 <w:br/>
                 早餐后开始今日精彩的行程：
                 <w:br/>
-                【观鲸游船】
-[...7 lines deleted...]
-                【冲浪者天堂】
+                【澳洲传统农场活动-约60分钟】：（具体活动以庄园实际安排为准!）
+                <w:br/>
+                骑马：由工作人员牵马带你绕马场一周，体验自己骑马，还可以拍照。
+                <w:br/>
+                澳洲传统比利茶制作表演：比利茶就是一种盛行在澳大利亚土著人群中的文化。现场欣赏传统比利茶制作表演，并品尝比利茶与丹波面包。
+                <w:br/>
+                体验甩皮鞭、掷飞镖：跟随山庄工作人员学习澳洲土著传统甩皮鞭掷飞镖，更可以亲自体验，乐趣无穷。
+                <w:br/>
+                亲近山庄小动物：喂绵羊、挤奶牛。
+                <w:br/>
+                【塘鹅湾-约30分钟】
+                <w:br/>
+                这里是野生的塘鹅聚居地，也是很多游客慕名而来的地方。塘鹅以嘴大而闻名，是西方人眼中的“送子鸟”，黄金海岸的塘鹅湾，景色优美，环境优良，成群的野生塘鹅与居民和谐相处；随后Labrador Park （拉布拉多农贸市场）是一个集澳洲本土生活必需品和健康娱乐，医疗中心为一体的社区服务中心，在这里您可以自由体验本土人的超市文化，感受黄金海岸的生活气息。
+                <w:br/>
+                【冲浪者天堂-约30分钟】
                 <w:br/>
                 “海王取景地”—黄金海岸的市中心，是全世界最长的沙滩海岸，有着“南半球的迈阿密”之称。笔直宽广的海岸线冲浪者天堂是冲浪者必去之地，冲浪的梦幻之所，这里有连绵的沙滩、和煦的阳光和蔚蓝的海水,日落时分在夕阳的照映下可以看到绵长的金色沙滩，这里每年都有各种世界顶级的冲浪赛事在这里举行。
                 <w:br/>
-                【塘鹅湾】
-[...2 lines deleted...]
-                <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：东星斑生蚝养生     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">凯恩斯：Rydges Esplanade Resort Cairns或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -965,55 +951,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 凯恩斯 -/- 悉尼  参考航班：待定或后一天早班机
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【库兰达小镇】
+                【库兰达小镇-约30分钟】
                 <w:br/>
                 漫步库兰达小镇，有如风景图画般的库兰达小镇(Kuranda Village)，整座小镇被列为世界遗产的热带雨林所环绕著。从60年代起库伦达即被推崇为另类生活的集散中心，此处更孕育了许多知名的土著艺术家。古镇市集内各种独特的手工艺术品艺廊更是库伦达古镇远近驰名的主因，库伦达聚集许多天才横溢的专业人仕，他们对艺术充满热诚，故此，在这里您会欣赏到许多画家，陶瓷家，摄影师，及雕刻家的作品。同时，它亦受到土著及欧洲文化的影响，艺术与音乐融洽一处，生活节奏比较悠闲。园艺及房屋设计亦带有热带风情，值得到此一游。
                 <w:br/>
-                【热带雨林保护区】
+                【热带雨林保护区-约90分钟】
                 <w:br/>
                 生长在这里的数以万计的品种的植物，有的甚至远于盘古初开之时便已存在。置身于在这活生生的动植物博物馆之中悠然漫步，四周是高达八十尺，拥有两百多年岁的参天棕榈数，巍峨气势，高耸入云。更加上河流的孱孱水声，宁静的湖泊，让您依偎于大自然的怀抱，感受那份独有的祥和舒泰。乘坐水陆两用军车深入热带雨林之中，该区域生长着数以万计不同品种的热带植物，体验回归大自然的乐趣。在土著乐器的伴奏下，观看澳洲土著舞蹈，体验澳洲土著文化。
                 <w:br/>
                 BBQ自助午餐：
                 <w:br/>
                 品尝世界闻名的澳式烧烤自助午餐，来自布什塔克的灵感，包括嫩汁牛排，烧烤鸡肉，猪肉香肠，甜土豆，及炒时蔬。此外，还提供沙拉、热带水果、奶酪和小点心。
                 <w:br/>
                 交通：飞机，专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1055,79 +1041,79 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼海岸线一日游
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【邦迪海滩】
+                【邦迪海滩-约30分钟】
                 <w:br/>
                 澳大利亚著名的度假海滩之一，备受悉尼当地人欢迎，每年有大量的本地和国际盛事在此举行。在金色沙滩上漫步，或像当地人一样在海边晒晒太阳。海滩附近有很多时髦的冲浪商店、时尚店、露天咖啡馆、艺术画廊等，小资的漫步在这些时尚街道上也是个不错的选择。
                 <w:br/>
-                【无边泳池—外观】 
+                【无边泳池—外观-约15分钟】 
                 <w:br/>
                 无边泳池位于悉尼著名邦迪海滩，是澳洲比较适合拍照的海边泳池，全长50米的海水泳池不仅是晒日光浴的热门地点，更是邦迪海滩百年来的地标。
                 <w:br/>
-                【玫瑰湾】
+                【玫瑰湾-约30分钟】
                 <w:br/>
                 玫瑰湾是悉尼东区著名的高尚海滨郊区，位于悉尼中央商务区以东 7 公里处，坐落在悉尼港南岸，介于 Double Bay 和 Watson's Bay 之间，是悉尼少数能同时欣赏到悉尼歌剧院和悉尼海港大桥壮丽景色的地点之一。是悉尼举行各种各样展览，文艺表演和庆祝活动最集中的地方。2000年奥运会的会标也矗立于此。每逢盛大节日，这里还是观看烟火的好地方。
                 <w:br/>
-                【悉尼港特色渡轮】
-[...3 lines deleted...]
-                【悉尼渔市场】
+                【悉尼港特色渡轮-约20分钟】
+                <w:br/>
+                乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【玫瑰湾】、【伊丽莎白湾】及欣赏悉尼港湾美景。
+                <w:br/>
+                【悉尼渔市场-约60分钟】
                 <w:br/>
                 南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
                 <w:br/>
-                【悉尼大学】
+                【悉尼大学-约30分钟】
                 <w:br/>
                 悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
                 <w:br/>
-                【澳大利亚博物馆】
+                【澳大利亚博物馆-约45分钟】
                 <w:br/>
                 列入文化遗产名录的澳大利亚博物馆（Australian Museum）始建于 1827 年，是澳大利亚第一家博物馆。它拥有超过 2,100 万件藏品，而且澳大利亚博物馆研究所（Australian Museum Research Institute）也位于该博物馆内，使其成为进行自然和社会科学研究以及学习历史和文化的重要场所。澳大利亚博物馆内展厅众多，其中一楼大厅的“澳大利亚博物馆的200件珍宝”最为吸引眼球，它精选了博物馆中的200件具有代表性珍贵藏品(每次轮换展出100件)进行展示，这些“镇馆之宝”五花八门，主要有古代和近代文物、动物标本、矿物、化石等，令人大开眼界，展览还结合了100位对澳大利亚作出贡献的名人故事与展品相辅相成，让观众更深入地了解这些藏品背后的历史和文化背景。
                 <w:br/>
-                【圣玛丽大教堂】
+                【圣玛丽大教堂-约30分钟】
                 <w:br/>
                 圣玛丽大教堂（St Mary's Cathedral）位于学院街与阿尔伯特王子路的街角处，海德公园的对面，是悉尼大主教的所在地，被称为澳大利亚天主教堂之母（Mother Church of Australian Catholicism）。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1165,100 +1151,90 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼经典一日游
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【悉尼皇家植物园】
+                【悉尼皇家植物园-约45分钟】
                 <w:br/>
                 坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
                 <w:br/>
-                【沉浸式的悉尼歌剧院之旅—入内参观30分钟】
-[...3 lines deleted...]
-                【悉尼环形码头最美车站】
+                【悉尼歌剧院 (外观约30分钟)】                                                                   外观悉尼歌剧院广场与悉尼歌剧院，品味这座20世纪最具特色的建筑之一的独特魅力，它形似洁白风帆的伫立在悉尼港边，被誉为20世纪具有特色的建筑之一，在2007年被联合国教科文组织评为世界文化遗产。也是澳大利亚的地标性建筑。
+                <w:br/>
+                【悉尼环形码头最美车站-约15分钟】
                 <w:br/>
                 紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
                 <w:br/>
-                【SEALIFE悉尼水族馆】
-[...10 lines deleted...]
-                <w:br/>
                 【WILD LIFE悉尼动物园】
                 <w:br/>
                 在WILD LIFE悉尼动物园探索澳大利亚的精彩风貌——这里是“澳洲五大明星动物”的之家！踏上这场位于达令港心脏地带的动物冒险之旅，邂逅你最喜爱的澳洲标志性动物！无论是与考拉自拍、亲近袋鼠、面对面三只淡水鳄鱼、欣赏袋熊Ringo在展区嬉戏，还是观看鸭嘴兽自在畅游水中，总有新奇体验等你探索！
                 <w:br/>
                 WILD LIFE悉尼动物园设有互动展区、专业饲养员讲解，以及感受栖息环境 - 这将是一场与众不同的城市探索之旅！
                 <w:br/>
+                【悉尼塔-约45分钟】
+                <w:br/>
+                悉尼城市制高点，唯一可以同时将悉尼歌剧院、海港大桥、悉尼港尽收同一视野的观景平台。告别地面平视角度，250 米高空俯瞰整片悉尼港湾与市中心楼宇。白天碧海城市风光通透开阔， 远眺蓝山山脉，解锁悉尼绝佳高空视野。
+                <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：韩式BBQ餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1459,51 +1435,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.  个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
                 2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
-                6.   其他未约定由旅行社支付的费用：单房差￥2900/人（6晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
+                6.   其他未约定由旅行社支付的费用：单房差￥3600/人（6晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
                 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1604,688 +1580,609 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">悉尼四个项目</w:t>
+              <w:t xml:space="preserve">悉尼兩个项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼歌剧院入内参观：:悉尼歌剧院是悉尼市地标建筑，也是澳大利亚地标，20世纪世界最具特色建筑之一，2007年被联合国教科文组织评为世界文化遗产。
                 <w:br/>
-                登悉尼塔：饱览悉尼美景……海中有港、港中有湾、湾中有城、城中有水。世界旅游组织将悉尼评为世界最美丽的海滨城市，空气质量最洁净的大都会。在悉尼塔上，可远眺80公里之内的地方。
-                <w:br/>
                 穿越悉尼大桥：在桥上可看到别具一格的风光。从桥北看歌剧院和市区又另有一番精彩！
                 <w:br/>
-                悉尼大学：澳洲第一校。在世界范围内亦是最优秀的高校之一。为澳洲和世界人类发展事业做出了巨大贡献。悠久的历史和显赫的历史、成就为悉尼大学赢得了“南半球牛津”的美誉。	
-[...1 lines deleted...]
-                小童价澳币130元【特别推荐、悉尼深度游】
+                小童价澳币100元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">180 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">悉尼夜景</w:t>
+              <w:t xml:space="preserve">百万游艇游纳瑞河</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                登上悉尼铁塔，饱览世界三大夜景之一~~悉尼夜景；途径悉尼特色街(同性恋大街与红灯区)，去Star City娱乐城外围参观。驱车经过悉尼大桥，到悉尼北岸观看歌剧院夜景。	
-[...1 lines deleted...]
-                小童价澳币100元【特别推荐】
+                百万游艇游纳瑞河：搭乘佰万豪华游艇畅游纳瑞河湾；品尝香槟大虾；体验喂食海鸥的乐趣；感受纳瑞河湾的美景；畅游世界第二富人湾：蓝天、碧湾、豪宅、美食！启发人生奋斗目标！体验人生价值！	
+                <w:br/>
+                小童价澳币130元【特别推荐】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">180 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 120.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">百万游艇游纳瑞河</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">半潜艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">半潜艇：通过1.5米深的海船底看大堡礁；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">半潜艇</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">半潜艇：通过1.5米深的海船底看大堡礁；</w:t>
+              <w:t xml:space="preserve">海底漫步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步：安全、简单的装备，穿梭于珊瑚与热带鱼类之间不会游泳也不用遗憾。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 50.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 205.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">海底漫步</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">海底漫步：安全、简单的装备，穿梭于珊瑚与热带鱼类之间不会游泳也不用遗憾。</w:t>
+              <w:t xml:space="preserve">初级水肺潜水</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">潜水：初级水肺潜水，零距离接触神密的大堡礁，探索海底花园。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 198.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 205.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">初级水肺潜水</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">30 分钟</w:t>
+              <w:t xml:space="preserve">小飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">小飞机：在上空盘旋看翡翠般的大堡礁；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 198.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 329.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">小飞机</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">40 分钟</w:t>
+              <w:t xml:space="preserve">直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机：在大堡礁海面饱览世界上独一无二的风光，航拍大堡礁的壮丽景色，真正体验大堡礁浪漫情怀；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 299.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 487.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">直升飞机</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">30 分钟</w:t>
+              <w:t xml:space="preserve">绿岛上直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">绿岛上直升飞机：在大堡礁海面饱览世界上独一无二的风景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 455.00</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">A$(澳元) 275.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 320.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">热气球</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2704,51 +2601,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>