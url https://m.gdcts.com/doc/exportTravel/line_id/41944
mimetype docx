--- v0 (2026-07-02)
+++ v1 (2026-09-01)
@@ -945,84 +945,102 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                蒂卡波 – 阿卡罗阿 – 基督城
-[...11 lines deleted...]
-                （温馨提示：当天请携带保暖衣物，如有晕船症的客人请自备晕船药，并提前服用）。
+                蒂卡波-基督城(车程约3.5小时)
+                <w:br/>
+                早餐后开始今日精彩行程：
+                <w:br/>
+                基督城是新兰南岛第一大城市也是被称为英国以外最具有英国特色的城市，到处是十九世纪典雅建筑。
+                <w:br/>
+                【Riverside Market 河滨美食市场】
+                <w:br/>
+                是基督城最新的室内美食市场，拥有40余家餐厅和不同的摊位，提供各种美食和饮料，从当地特色美食到国际美食，应有尽有。你可以享受传统的汉堡包和薯条，也可以品尝到印度、泰国、中国、日本等地的特色美食。你还可以找到各种当地特色美食，例如新西兰奶油饼、南岛草莓、新西兰蜂蜜等等。除了此以外，河滨市场还有许多手工艺品店，这里是基督城中心的一个地标，也是基督城旅游中不容错过的必吃TOP5购物美食景点之一。
+                <w:br/>
+                参观基督城市中心全新【纸教堂】，这个临时性的教堂依靠纸板支撑，却能屹立50年。
+                <w:br/>
+                【海格利公园】
+                <w:br/>
+                前往基督城最大的公园，无论四季海格利公园都有独特的风景，春暖花开，颜色鲜亮的花朵，点缀在生长的树叶间，错落有致；夏日阳光透过高耸的枝叶，洒落在大片绿意盎然的草坪上，嬉笑的孩童，悠然散步的老人，呢喃低语的情侣；黄、绿、红，三色的树叶，随着秋日渐冷，片片飘落在地，靠在树边的长椅上，听听鸟鸣，看看叶落，手中是温热的咖啡，膝上是翻开的书页；冬天的雪，是珍贵的馈赠，白雪皑皑，一片静谧。
+                <w:br/>
+                【蒙娜维尔花园Mona Vale】
+                <w:br/>
+                属典型的传统维多利亚式庄园，美丽的雅芳河（Avon river，也有译为艾芬河）纵贯其间，小溪、别墅、草坪、花园和树林，清雅秀丽，小桥流水，芳草如茵，绿柳垂荫，宛若置身英国剑桥的浪漫气氛，俨然理想的童话世界。
+                <w:br/>
+                【基督城艺术中心】
+                <w:br/>
+                基督城艺术中心（Te Matatiki Toi Ora The Arts Centre）是基督城核心文化地标，也是新西兰典型的哥特复兴式建筑，前身为坎特伯雷大学旧址，由22座哥特复兴式建筑组成，21 座被列为新西兰一级历史建筑。
+                <w:br/>
+                拍照推荐位：
+                <w:br/>
+                1、	钟楼入口：正面仰拍尖塔与雕花，顺光无阴影，可纳入行人与自行车增加动态；
+                <w:br/>
+                2、	大礼堂彩窗：入口处侧拍，阳光穿透玻璃，色彩饱和度最高；室内可拍窗影投射墙面；
+                <w:br/>
+                3、	悬浮雕塑《Echo》：庭院中心草坪，低角度仰拍，搭配蓝天与建筑尖顶；避开正午顶光。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：泰式风味餐     晚餐：渔获海鲜大餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">基督城：Sudima Hotel Christchurch Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1033,104 +1051,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                基督城-/-奥克兰	航班：待定或第七天早班机
-[...31 lines deleted...]
-                属典型的传统维多利亚式庄园，美丽的雅芳河（Avon river，也有译为艾芬河）纵贯其间，小溪、别墅、草坪、花园和树林，清雅秀丽，小桥流水，芳草如茵，绿柳垂荫，宛若置身英国剑桥的浪漫气氛，俨然理想的童话世界。
+                基督城 – 阿卡罗阿 – 基督城-/-奥克兰	航班：待定或后一天早班机
+                <w:br/>
+                早上前往”法式风情”--阿卡罗阿，开始精彩行程：
+                <w:br/>
+                感受浪漫之都法式风情的阿卡罗阿的宁静，坐落在美丽的海港之滨，港口位于一个历经岁月侵蚀的巨型死火山的火山口内，是一座拥有法式建筑以及文化的浪漫小镇，就算你什么都不做，仅仅是坐在港口边的咖啡馆喝一杯发发呆，也是非常惬意的选择！
+                <w:br/>
+                博物馆位于旅游服务中心斜对面，主要介绍阿卡罗阿与班克斯半岛的历史，馆内展出原住民毛利人所遗留的文物、19世纪前期捕鲸的景象以及法国人到此殖民拓荒的历史资料等。此外，可参观园区内1840年建造的兰格瓦•耶特贝诺宅邸。
+                <w:br/>
+                【尊享定制—毛利寻“鲜”之旅-约70分钟】
+                <w:br/>
+                阿卡罗阿游轮码头出发，登上blackmagic号游艇，那是一艘十七米长的双体船，沿着平静的海湾向外出发，船上提供毛利神茶，在毛利眼中能治百病抗风浪，海面平静风景优美，接着就是主题一打捞龙虾笼，因为长年生活于清洁低温的水中，肉质饱满鲜美是不可多得的品种，因为捉的人相对少这里龙虾个大，靠近无人海滩岸边更有毛利水手潜水尝试捉鲍鱼，新西兰黑金鲍，还有机会看到海狗。后带着丰富的渔获返航。行程结束后前往餐厅，在餐厅里将当天渔获的食材来一顿豪横的龙虾大餐。
+                <w:br/>
+                （温馨提示：当天请携带保暖衣物，如有晕船症的客人请自备晕船药，并提前服用）。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：泰式风味餐     晚餐：渔获海鲜大餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">奥克兰：Sudima Hotel Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2887,51 +2885,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>