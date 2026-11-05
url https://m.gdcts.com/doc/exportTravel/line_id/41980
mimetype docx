--- v1 (2026-09-02)
+++ v2 (2026-11-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">双宫甄遇5568· 阿联酋6天 ▏豪华特色奢华酒店 ▏迪拜  ▏云溪港观景台 ▏房车小镇 ▏阿布扎比 ▏谢赫扎伊德清真寺 ▏民俗文化村 ▏八星皇宫酒店 ▏朱美拉海滩 ▏茱美拉古镇 ▏Dubai Mall（深圳EK）行程单</w:t>
+        <w:t xml:space="preserve">菲范5568.阿联酋6天 ▏豪华特色酒店 ▏迪拜  ▏云溪港观景台 ▏房车小镇 ▏阿布扎比 ▏谢赫扎伊德清真寺 ▏民俗文化村 ▏八星皇宫酒店 ▏朱美拉海滩 ▏茱美拉古镇 ▏Dubai Mall（深圳EK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,83 +394,81 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】五星级阿联酋航空,全程使用波音777-300ER客机
                 <w:br/>
-                【安心游】独立发团，金牌导游全程贴心服务；甄选豪华特色奢华酒店；
-                <w:br/>
                 【酒店标准】
                 <w:br/>
-                入住 2晚超国际五星酒店
-[...9 lines deleted...]
-                顶级皇室奢华酒店享受传统阿拉伯式帐篷及阿拉伯咖啡，椰枣，骑骆驼感受阿拉伯风情
+                全程国际五星级酒店住宿
+                <w:br/>
+                升级1晚六星级中东首家，世界第二家女王宫殿范思哲酒店
                 <w:br/>
                 【行程亮点】
                 <w:br/>
                 畅游卓美亚运河古镇、伊朗小镇
                 <w:br/>
-                棕榈岛、Yas岛、萨迪亚特岛
-                <w:br/>
                 观望迪拜新地标“金相框”和“未来博物馆”
                 <w:br/>
                 乘观光缆车观赏世界第八大奇景--The Palm棕榈岛
                 <w:br/>
-                外观世界最高塔--哈利法塔
-[...5 lines deleted...]
-                6星范思哲早餐+8星酋长皇宫早餐+八星酋长皇宫晚餐
+                迪确美味：
+                <w:br/>
+                团体中式餐+阿拉伯特色餐+中式火锅餐
+                <w:br/>
+                非凡体验”6星8星“美食盛宴
+                <w:br/>
+                叹“6星级”女王宫殿范思哲酒店意大利式晚餐
+                <w:br/>
+                叹“8星级”文华东方酋长皇宫酒店金箔咖啡下午茶
+                <w:br/>
+                新晋网红顶配三件套
+                <w:br/>
+                迪拜最高塔丨登上世界之巅的哈里发塔
+                <w:br/>
+                国家扎伊德博物馆丨阿布扎比新地标-文化与自然的共鸣
+                <w:br/>
+                云溪港观景台丨金色落日+光影折射，错位拍摄超出片
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -587,526 +585,525 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳
-[...5 lines deleted...]
-                物中心；迪拜，有世界最奢华的酒店；迪拜，有世界最大的音乐喷泉；这里，是全世界建筑师梦想中的天堂；这里，有着温暖的阳光激情的沙海；这里，奔跑着全世界的豪车；这里，就是梦中的天堂！
+                深圳-迪拜 （时差-4小时）
+                <w:br/>
+                于指定时间于深圳宝安国际机场集合，搭乘阿联酋航空公司豪华客机飞往迪拜。
+                <w:br/>
+                迪拜酋长说过：全世界只会记住世界第一，不会记住第二；迪拜，有世界第一高楼；迪拜，有世界最大的购物中心；迪拜，有世界最奢华的酒店；迪拜，有世界最大的音乐喷泉；这里，是全世界建筑师梦想中的天堂；这里，有着温暖的阳光激情的沙海；这里，奔跑着全世界的豪车；这里，就是梦中的天堂！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-迪拜 -阿布扎比
-[...15 lines deleted...]
-                开车前往阿布扎比，后跨越著名铁链桥前往阿联酋之首都～阿布扎比。（距离约150公里）
+                迪拜-阿布扎比
+                <w:br/>
+                早上抵达后接机，后跨越著名铁链桥前往阿联酋之首都～阿布扎比。（距离约150公里）
                 <w:br/>
                 途径【房车小镇】（入内参观），十多辆造型特色的房车，或是礼品店，或是餐厅（星巴克、海鲜、烧烤、墨西哥玉米卷、汉堡包等），还有儿童游乐场（蹦极、卡丁车等），小镇四周围墙充满涂鸦，浓郁的美式风情。（参观时间：约20分钟）
                 <w:br/>
-                乘车经过【YAS ISLAND人工岛】（车览），此岛占地面积约 25平方公里。岛上建有阿布扎比世界主题公园，度假日酒店水上公园酒店，购物中心等等，更有一条F1赛车场，是一个综合的旅游目的地,游客们更可看见设计新颖独特的YAS HOLTEL及【全球首家法拉利主题公园】（车览）。
-[...1 lines deleted...]
-                之后入住酒店休息。
+                外观【全球首家法拉利主题公园】，位于阿布扎比的法拉利主题公园是全球最大的室内主题乐园，也是目前唯一的
+                <w:br/>
+                法拉利主题公园。这座耗资400亿美元打造的乐园坐落在亚斯岛一个庞大的三角形红屋顶下，毗邻一级方程式阿布
+                <w:br/>
+                扎比站的赛道。
+                <w:br/>
+                前往阿布扎比【扎伊德国家博物馆】参观，为纪念阿联酋国父谢赫·扎耶德·本·苏丹·阿勒纳哈扬而建，2025年12月3日正式开放。馆藏超过3000件文物，涵盖阿联酋地区30万年历史。（时间：游览约60分钟）
+                <w:br/>
+                参观阿布扎比人工岛【 民俗文化村】（入内参观），在这里您可以远眺对岸的海景以及美丽的沙滩, 漫长的海岸线-白沙、阳光，使您仿如置身于夏威夷(参观时间:约30分钟)
+                <w:br/>
+                之后安排入住酒店休息。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阿布扎比国际五星酒店</w:t>
+              <w:t xml:space="preserve">国际五星级酒店住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿布扎比
                 <w:br/>
-                早上于酒店享用早餐。约定时间集合开车前往游览阿拉伯地区最奢华的清真寺【谢赫扎伊德清真寺】（入内
-[...15 lines deleted...]
-                于指定时间安排入住【八星皇宫酒店】，此酒店是世上唯一的八星级酒店，一座从沙漠中拔地而起的奇迹，晚上于【八星皇宫酒店享用晚餐】。（如遇政府会议或是接待皇室成员等，酒店将有权利取消团队入住，则安排另国际五星级酒店入住并补回酒店差价，敬请谅解）。
+                早上于酒店享用早餐。游览阿拉伯地区最大的【清真寺谢赫扎伊德清真寺】，这也是世界第六大清真寺，可同时容纳四万名徒。建筑及设计壮观华丽无与伦比，令人惊叹，拥有世界最大的地毯，及最多吊灯的清真寺）；该清真寺耗资五十五亿美元，内部以数以万计的宝石贝壳镶嵌，具欣赏价值的是每盏80万美金的斯洛华世奇水晶吊灯，还有全世界最大的一块手工地毯，整个建筑群都用来自希腊的汉白玉包裹着，白色典雅的外观，衬在蔚蓝的天空下，显得格外庄严肃穆。（游览约45分钟）。
+                <w:br/>
+                前往游览【阿布扎比新地标-总统府】（外观约15分钟）。神秘的阿布扎比总统府，是阿联酋最高统治者
+                <w:br/>
+                居住、办公的地方，宫殿完美诠释这奢华与精致，国宴厅更是让你一秒穿越到中东贵族世界，更有深藏不露的国家
+                <w:br/>
+                宝藏博物馆。
+                <w:br/>
+                前往【阿联酋八星皇宫酒店】皇宫酒店号称全世界唯一一座八星级酒店，由阿拉伯联合酋长国之一的阿布扎比酋
+                <w:br/>
+                长国斥资约30亿美元建造，是迄今全球第一奢豪的酒店。由著名的英国设计师约翰·艾利奥特设计，富有浓郁的
+                <w:br/>
+                阿拉伯民族风格，于酒店享用【金箔咖啡下午茶】。
+                <w:br/>
+                之后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：阿拉伯午餐     晚餐：八星皇宫晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">阿布扎比八星酋长皇宫酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：阿拉伯午餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国际五星级酒店住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿布扎比-迪拜
                 <w:br/>
-                早餐后，返回迪拜，前往【朱美拉海滩】（下车游览）,最佳角度【观赏帆船酒店】（远观）,迪拜有许多美丽
-[...11 lines deleted...]
-                下午自由活动。
+                早上酒店早餐后，返回迪拜。
+                <w:br/>
+                特别安排【迪拜未来世界博物馆】（车览）和迪拜新地标【金相框】（车览）。
+                <w:br/>
+                参观【伊朗小镇】（入内参观），以传统的沙漠色房屋、风塔、房屋间狭长的小巷而闻名。穿梭在小城中，里面
+                <w:br/>
+                还有很多艺术馆、画廊，静静地沉浸在艺术的氛围中。可进入中东地区最大的一家咖啡博物馆，这里陈列着由第
+                <w:br/>
+                一次世界大战的弹头融化制成的咖啡研磨器、还有也门、埃及和埃塞俄比亚出土的咖啡壶文物。同时还有一本18
+                <w:br/>
+                世纪德国详细描述咖啡的著作。（参观时间：约45分钟）
+                <w:br/>
+                乘坐传统的【水上的士】（乘船游览），跨过市内的河湾，欣赏两岸的现代建筑（游览时间：约5分钟）。
+                <w:br/>
+                特别安排乘坐世界第一的【无人驾驶的观光缆车】（入内参观），全方位观赏有「世界上最大的人工岛」「世界第八大景」之称的【The Palm棕榈岛】。（参观时间：约15分钟）
+                <w:br/>
+                前往近距离观赏【六星级Atlantis The Palm 酒店】（车览），此酒店耗资15亿美元兴建，坐落阿联酋迪拜的棕榈人工岛上 ，占地113亩，体现了古波斯和古巴比伦建筑装潢风貌。
+                <w:br/>
+                <w:br/>
+                约定时间前往中东首家，世界第二家女王宫殿范思哲酒店办理入住，酒店以其独特的设计和极致的服务闻名遐迩，将意大利的优雅与中东的热情完美融合，特别安排晚上于酒店享用【意大利式豪华晚宴】。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">中东首家范思哲宫殿酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：范思哲意大利式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palazza Vercase Dubai 范思哲酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迪拜
                 <w:br/>
-                早上于酒店享用自助早餐。
-[...9 lines deleted...]
-                亲临08年11月开幕的全世界最大的商场-- 【Dubai Mall】并于此处自由活动（参观时间：约2个小时）
+                酒店早餐后，前往【朱美拉海滩】（下车游览）,最佳角度【观赏帆船酒店】（远观）,迪拜有许多美丽的海滩和海滩公园，提供各种休闲和娱乐设施。朱美拉海滩无疑是其中最著名的一处，白色沙滩和波斯湾的湛蓝海水使朱美拉公共海滩令人着迷，海滩紧邻帆船酒店和诸多迪拜热门景点，是观赏迪拜帆船酒店的绝佳去处。
+                <w:br/>
+                前往坐落在著名的运河酒店建筑群里传统的【茱美拉古镇】（入内参观），集市保持着旧时阿拉伯人生活的原始风貌，诸多颇具阿拉伯风情的挂毯烟壶定会令您心仪（约30分钟）
+                <w:br/>
+                后特别安排前往“新地标”，最近距离观赏世界最高楼，登上124层【迪拜最高楼】：BURJ KHALIFA，楼
+                <w:br/>
+                高164层迪拜塔.
+                <w:br/>
+                亲临迪拜08年11月开幕的全世界最大的商场-- 【Dubai Mall】并于此处自由活动（参观时间：约2个小时）。
+                <w:br/>
+                前往参观【迪拜云溪港观景台The Viewing Point】 ，新晋迪拜最美的天际线，位于迪拜湾，是一座全新的观景台，在美丽的天际线的映衬下，为游客带来震撼的迪拜湾全景。在这里，有机会欣赏到日落后的美丽夜景。
+                <w:br/>
+                约定时间前往当地餐厅享用中式火锅餐，结束后返回酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">迪拜国际五星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式火锅餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国际五星级酒店住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迪拜-深圳
                 <w:br/>
-                早上：酒店早餐后前往机场乘坐阿联酋航空公司波音777-300ER客机飞回深圳。
-[...1 lines deleted...]
-                晚上：抵达深圳国际机场散团，结束愉快行程！
+                于指定时间集合，前往迪拜机场乘坐国际航班飞回深圳。
+                <w:br/>
+                抵达深圳国际机场散团，结束愉快行程！
                 <w:br/>
                 以上行程仅供参考，旅行社有权根据航班调整顺序，遇景点维修等非旅行社控制因素，旅行社保留使用其它相关代替景点的权利！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店打包早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1217,51 +1214,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.不含护照费用：0
                 <w:br/>
-                2.全程单房差RMB2800
+                2.全程单房差RMB3500
                 <w:br/>
                 3.保险：境外旅游意外伤害保险（本公司强烈要求旅客自行购买旅游意外保险，以更全面保障旅客利益）
                 <w:br/>
                 4.行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 5.一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 6.旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 7.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 8.客人往返国内出境口岸的一切费用；
                 <w:br/>
                 由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，团友需另外补交燃油升幅的差价；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1395,50 +1392,54 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">哈里法塔观光</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含：预订费 + 124层门票 +其他服务费
                 <w:br/>
                 登上世界第一高楼—哈利法塔，它拥有世界上四个之最：最高大楼（约合827米），层数超过160层。最高游泳池，最高清真专卖店，最多和最快的电梯，观光塔设在124层。
+                <w:br/>
+                12:00-20:00PM 价格：120USD
+                <w:br/>
+                其他时段：USD110
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1520,150 +1521,150 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">游艇畅游新迪拜</w:t>
+              <w:t xml:space="preserve">夜海游船</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                费用包含：预订费 + 游艇2小时 +游艇软饮+ 交通费+船员服务费
-[...1 lines deleted...]
-                在游艇码头乘坐游艇，从不同角度来审视不一样的迪拜之美，游艇驶出滨海新城，穿越高楼林立的DUBAI MARINA滨海新城，可在海上见到世界八大奇观棕榈岛，海湾上挺立着的世界为名七星级帆船酒店，最后穿过棕榈岛大桥，回到DUBAI MARINA海滨新城。
+                费用包含：预订费 + 门票 +车费+ 其他服务费 
+                <w:br/>
+                阿拉伯风格的木质游船沿着迪拜的内海湾航行约两个小时，船上享用自助晚餐，一览迪拜两岸灯火通明、五光十色的夜景，欣赏动听迷人的阿拉伯民族音乐
                 <w:br/>
                 最低人数：6人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+              <w:t xml:space="preserve">$(美元) 85.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">六星级亚特兰蒂斯 自助晚餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含：预订费 + 餐费 +  车费 + 其他服务费
                 <w:br/>
                 前往棕榈岛亚特兰蒂斯酒店享用自助餐（不含酒水），同事可以参观酒店内的公共区域。
                 <w:br/>
-                最低人数：4人
+                最低人数：6人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1903,91 +1904,91 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">总统府</w:t>
+              <w:t xml:space="preserve">黄金屋总统府</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                费用包含：预订费+门票费 + 车费 + 其他服务费
-[...1 lines deleted...]
-                阿联酋最高的权利机关，阿联酋重大事物决策地，阿联酋领导人会见各国领导人的地方，也是各国领导人来阿联酋必到的地方。
+                费用包含：预订费 + 门票 +车费+ 其他服务费 
+                <w:br/>
+                这里是阿联酋最高的权利机关，阿联酋重大事物决策地，阿联酋领导人会见各国领导人的地方，也是各国领导人来阿联酋必到的地方。
                 <w:br/>
                 最低人数：6人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2121,50 +2122,127 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海洋世界公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 门票 +车费+ 其他服务费 
+                <w:br/>
+                阿布扎比海洋世界的无尽海洋领域将成为世界上最大的多物种海洋生物水族馆，拥有 2500 万升水和 68,000 多只海洋动物。进入王国后，客人会发现数以万计的沙丁鱼在名为 TheSwirl 的栖息地中畅游。随着客人深入这个充满未来感的海洋基地，他们将通过 20 多个观景窗看到水族馆的多个视角。经验丰富的教育工作者将欢迎并向客人传授这个领域令人难以置信的海洋生物。
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2391,51 +2469,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>