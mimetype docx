--- v0 (2026-07-02)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">暑期【扬州明月夜&amp;不带钱包游华】华东六市：长提春柳扬州瘦西湖丨世界三大名秀宋城千古情丨西湖丨上海金茂大厦88层丨乌镇东栅丨中山陵丨蠡湖智能游船丨东关街丨四晚豪华酒店&amp;升级一晚温德姆酒店丨全程9 大正餐-地道淮扬宴价值500/桌行程单</w:t>
+        <w:t xml:space="preserve">暑期【扬州明月夜&amp;不带钱包游华东】双飞6天丨扬州瘦西湖丨世界三大名秀宋城千古情丨西湖丨上海金茂大厦88层丨乌镇东栅丨中山陵丨东关街丨四晚豪华酒店&amp;升级一晚温德姆酒店丨全程9大正餐丨地道淮扬宴价值500/桌行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -612,51 +612,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—上海
                 <w:br/>
                 集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理好乘机手续、行李托运、以及登机口指引等事宜，后乘机前往上海，抵达后专职导游接团，开启江南之旅。
                 <w:br/>
                 注意：华东港口众多（参考港口：上海/常州/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/宁波/嘉兴），我社有权根据航班港口时间调整行程顺序，变更入住城市顺序，但不减少景点与游览时间，敬请谅解。
                 <w:br/>
                 游览：【魔都的百年风华•外滩】（游览时间不少于30分钟）外滩是近代上海城市的起点，也收录着整座城市的精华。自1843年上海开埠（通商）以来，这里便成为了整座城市中最繁华的区域，时至今日。沿着宽阔的黄埔江，外滩一侧百年历史的万国建筑与对岸陆家嘴的新型都市交相辉映，转眼间展现着上海的过往与繁华。
                 <w:br/>
                 游览：【百年金街•南京路步行街】（游览时间不少于40分钟）长约1200米，两侧商店林立， 一眼望去，现代建筑夹杂着欧式老楼。这里是百货公司的聚集地，商品类目齐全，是购物者的天堂。 
                 <w:br/>
                 游览：【探寻老上海文化传承•城隍庙旅游区】（自由活动，不含城隍庙/豫园，游览时间不少于1小时）上海开埠以前，城隍庙是上海民众唯一的游乐之处。它代表了上海的历史与传统，是上海本土文化的一个载体。多年来由庙市发展形成的庙会文化，几乎囊括了宗教、商业、民俗等民众物质、精神生活的各个层面，被誉为上海滩旅游的名片。在老城隍庙内，汇集了众多的上海地方小吃，绿波廊的特色点心，松月楼的素菜包，桂花厅的鸽蛋圆子，松云楼的八宝饭，还有南翔小笼和酒酿圆子，真可称得上是小吃王国了，可自行前往享用。
                 <w:br/>
                 城隍庙旅游区宝藏美食推荐•Tips：
                 <w:br/>
                 1、南翔生煎包：首先推荐小吃榜，这可是上海小吃的经典之作！外皮酥脆，馅料鲜美多汁，咬上一口，汤汁四溢，绝对会让你欲罢不能。
                 <w:br/>
                 2、小笼包：被誉为“点心之王”，可见其地位之高，薄皮大馅，汤汁丰富，搭配醋和姜丝食用更佳。
                 <w:br/>
                 3、王宝和蟹粉汤包：是上海特色小吃之一，外皮白嫩，内馅鲜美，一口下去鲜香四溢，让你大呼过瘾。
                 <w:br/>
                 登高：【魔都天际·上海金茂大厦88层】（游览时间不少于1小时）金茂大厦选址陆家嘴黄金地段，与外滩隔江相望，首批4A旅游景点。既有现代气派，又有民族风格，除了是魔都标志性的地标建筑，同时也是21世纪的标志性建筑！黄浦江畔，问鼎云霄，倚阑外滩，俯瞰滨江，这里是88层观光厅，高度340.1米，凭栏远眺，黄浦江两岸的都市风光以及长江口的壮丽景色尽收眼底！
-                <w:br/>
                 <w:br/>
                 <w:br/>
                 特别提示：
                 <w:br/>
                 1、报名时行程为参考,团航班进出口城市为上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州等或同一港口往返，具体的行程游览顺序将根据航班安排的首末站城市最终确定。 
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。 
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。 
                 <w:br/>
                 4、参考航班时间段：06:00-23:55,实际以出票为准。 
                 <w:br/>
                 5、因华东特殊情况，第一天有可能会是司机兼导游或安排专职接机导游接机，有可能会与后面的接团导游不同，但不会影响接待质量，请知悉。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1943,51 +1942,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>