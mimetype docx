--- v1 (2026-10-13)
+++ v2 (2026-11-03)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20260904HC-03</w:t>
+              <w:t xml:space="preserve">EU20261030HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,51 +396,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）一次走遍北美东西岸十大名城（纽约、费城、华盛顿、旧金山、拉斯维加斯、洛杉矶、圣地亚哥、水牛城、盐湖城、蒂华纳）
                 <w:br/>
-                2）100%真纯玩，零购物零自费，放松身心享受舒适旅行！
+                2）不推自费，不进购物店，放松身心享受舒适旅行！
                 <w:br/>
                 3）全程入住网评四钻酒店：希尔顿、喜来登、万豪、洲际等国际连锁酒店旗下品牌！(山地小镇除外)
                 <w:br/>
                 4）世界四大博物馆之一、美国最大的艺术博物馆【大都会艺术博物馆】。
                 <w:br/>
                 5）造访两大世界名校：斯坦福大学、加州大学洛杉矶分校(UCLA)。
                 <w:br/>
                 6）独家安排游览五大国家公园：黄石国家公园、科罗拉多大峡谷国家公园、拱门国家公园、峡谷地国家公园、纪念碑谷公园。
                 <w:br/>
                 7）造访光影圣地-羚羊峡谷，网红景点-马蹄湾。
                 <w:br/>
                 8）游览世界第一大跨国瀑布，被印第安人称为“雷神之水”的尼亚加拉大瀑布。
                 <w:br/>
                 9）探访加州最美卡梅尔小镇--世人心中的避世天堂。
                 <w:br/>
                 10）打卡加州阳光下的北欧童话世界——丹麦村。
                 <w:br/>
                 11）打卡两条知名公路：加州一号海滨公路、66号母亲之路。
                 <w:br/>
                 12）探访墨西哥第四大城市【蒂华纳】。
                 <w:br/>
                 13）全程包含24顿正餐，出行无忧！远胜市面大多数半含餐玩法。
                 <w:br/>
                 14）特别安排七大特色餐体验：渔人码头海鲜餐、美式牛排、布法罗特色烤翅、费城芝士牛肉三明治、纽约SHAKE SHACK明星汉堡、墨西哥TACO牛肉塔可、加州IN&amp;OUT网红汉堡。
                 <w:br/>
@@ -587,51 +587,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全国-(飞机)-成都
                 <w:br/>
                 ●【★】,今日客人自行从全国各地搭乘联运航班，乘机前往【成都】，抵达后自行前往酒店休息，自由活动。
                 <w:br/>
-                无需前往机场酒店住宿的客人，按约定时间地点集合即可。酒店为赠送酒店，不住不退费用。
+                联运住宿仅限异地申请联运客人（不住不退费用），本地起止（非联运）客人航司不赠送联运住宿，请客人于国际段航班出发当天自行前往机场集合。
                 <w:br/>
                 联运航班：待定（国内联运航班以航空公司出票实际搭配航班为准）
                 <w:br/>
                 <w:br/>
                 【成都】是一座充满活力的城市，让人流连忘返。这裡有着悠久的歷史和独特的美食文化， 尤其是各种麻辣菜饯和悠间的生活方式。锦里古街的古色古香、憨态可掬的大熊猫以及遍  布火锅店的街道,吸引着来自各地的游客。在城郊的青城山，你可以享受宁静的自然风光， 感受成都的另一面。成都还是一座时尚之都，九眼桥的夜景和宽窄巷子的繁华让人感受到  这座城市的现代节奏。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
@@ -723,51 +723,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DoubleTree by Hilton Hotel Los Angeles – Rosemead</w:t>
+              <w:t xml:space="preserve">DoubleTree by Hilton Hotel Los Angeles – Rosemead或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -807,51 +807,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：特色午餐(墨西哥TACO牛肉塔可）     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DoubleTree by Hilton Hotel Los Angeles – Rosemead</w:t>
+              <w:t xml:space="preserve">DoubleTree by Hilton Hotel Los Angeles – Rosemead或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -897,137 +897,137 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The LINQ Hotel</w:t>
+              <w:t xml:space="preserve">Flamingo Las Vegas Hotel &amp; Casino//The LINQ Hotel &amp; Casino - A Caesars Rewards Destination//Rio Hotel &amp; Casino, a Destination by Hyatt Hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                拉斯维加斯-(大巴)-佩吉
+                拉斯维加斯-(大巴)-旗杆镇
                 <w:br/>
                 拉斯维加斯—（约170公里）金曼小镇—（约120公里）塞利格曼小镇—（约150公里）科罗拉多大峡谷—（约200公里）佩吉或附近小镇（全天车程约6.5小时）
                 <w:br/>
                 ●【★】,早餐后，乘车前往西部小镇佩吉。途中游览金曼小镇、66号公路、塞利格曼小镇、科罗拉多大峡谷国家公园。
                 <w:br/>
                 【塞利格曼小镇Seligman】是美国电影《汽车总动员》的原型小镇，现在这里还保留着许多怀旧的东西：雪帽子餐厅前停靠着老旧的圣诞老人彩车；“生锈的螺栓”杂货店前几个真人大小的牛仔像；“巡洋舰咖啡厅”的停车场上横七竖八摆放的几台老爷车；木棚搭建的老式加油站里的那些老款冰激凌机和各种古旧车牌。
                 <w:br/>
                 【金曼镇Kingman】位于美国亚利桑那州中部的重要小镇，以66号公路为核心发展而来，被称为“66号公路的心脏”。
                 <w:br/>
                 ●【美国66号公路】,【66号公路】被美国人亲切地唤作“母亲之路”。研究66号公路60多年的学者迈克尔·华利斯说：“66 号公路之于美利坚民族，好比一面明镜；它象征着伟大的美国人民一路走来的艰辛历程。”。
                 <w:br/>
                 ●【大峡谷国家公园】,（费用已含，约1.5小时）1979年批准作为自然遗产列入联合国教科文组织《世界遗产名录》。大峡谷国家公园是由科罗拉多河流经此地切割高原而形成，被誉为“世界七大自然奇迹之首”。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：特色午餐【加州明星汉堡IN-N-OUT】     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Western Plus at Lake Powell</w:t>
+              <w:t xml:space="preserve">DoubleTree by Hilton Flagstaff//Twin Arrows Navajo Casino Resort// voco FLAGSTAFF by IHG或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1071,51 +1071,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：特色晚餐（美式牛排餐）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scenic View Inn &amp; Suites Moa</w:t>
+              <w:t xml:space="preserve">Rodeway Inn &amp; Suites Blanding// Arch Canyon Inn// Blue Sage Inn &amp; Suites或同级（小镇安排三钻酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1153,133 +1153,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DoubleTree by Hilton Hotel Salt Lake City Airport</w:t>
+              <w:t xml:space="preserve">DoubleTree by Hilton Hotel Salt Lake City Airport//Radisson Hotel Salt Lake City Downtown//DoubleTree Suites by Hilton Salt Lake City Downtown或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 盐湖城-(大巴约520公里)-西黄石
                 <w:br/>
-                ●【★】,早餐后，盐湖城市区观光：游览圣殿广场、犹他州议会大厦。而后驱车前往西黄石小镇入住酒店。
-[...1 lines deleted...]
-                ●【圣殿广场】,（约20分钟）是耶稣基督后期圣徒教会全世界130多个圣殿中规模最大，也是最著名的一个，是盐湖城占地10英亩（40,000平方米）的圣殿广场的核心。
+                ●【★】,早餐后，盐湖城市区观光：游览犹他州议会大厦、羚羊岛。而后驱车前往西黄石小镇入住酒店。
                 <w:br/>
                 ●【犹他州议会大厦】,（外观，约15分钟）犹他州政府议会大厦坐落于盐湖城，整个建筑的规模和形制可与华盛顿的国会山庄相媲美。州政府大楼顶部是拜占庭式的圆顶，在太阳光的照耀下光彩夺目绚丽辉煌。大厦内部更加富丽堂皇，精雕细琢。墙壁是光洁的大理石，天花板绘有精美的壁画，无数雕工精细的人物塑像伫立其中，栩栩如生。另外由于犹他州别名“蜂房州”，大厦门前的显眼处便摆了一座蜂房的雕塑，是来到此处的游客不可不合影的景点之一。
                 <w:br/>
                 ●【★】,（约60分钟）【羚羊岛州立公园】大盐湖中九个岛屿里最大的一个，是游览大盐湖的最佳地点。岛上有羚羊、野牛、野兔、鹿等动物，同时也是观鸟的理想场所。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">White Buffalo Hotel</w:t>
+              <w:t xml:space="preserve">White Buffalo Hotel//Kelly Inn West Yellowstone//Yellowstone Lodge或同级（小镇安排三钻酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1315,51 +1313,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Western Plus Cottontree Inn-Idaho Falls</w:t>
+              <w:t xml:space="preserve">Country Inn &amp; Suites by Radisson, Idaho Falls at the Mall或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1405,51 +1403,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyatt Regency Buffalo</w:t>
+              <w:t xml:space="preserve">DoubleTree by Hilton Hotel Buffalo – Amherst//Hyatt Regency Buffalo//Garden Place Hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1486,51 +1484,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：特色午餐（布法罗特色烤翅）     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hilton Washington Dulles Airport</w:t>
+              <w:t xml:space="preserve">DoubleTree by Hilton Washington DC North/Gaithersburg//DoubleTree by Hilton Hotel Sterling - Dulles Airport// DoubleTree by Hilton Washington Dulles Airport或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1541,178 +1539,175 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华盛顿-(大巴约230公里)-费城-(大巴约170公里)-纽约（新泽西）
                 <w:br/>
                 ●【★】,早餐后，乘车游览华盛顿，而后游览费城，夜宿纽约（新泽西）。
                 <w:br/>
                 <w:br/>
                 【费城】作为宾夕法尼亚州的最大城市，以其丰富的历史文化而闻名于世。这里是美国的开国元勋们签署《独立宣言》的地方，也是美国历史上许多重要事件的发生地。漫步在费城的街头巷尾，仿佛能够穿越时空，回到那个古老而辉煌的年代。
                 <w:br/>
                 ●【国家独立历史公园】,（约30分钟）费城这片土地，见证了美国的独立和诞生。根据美国独立战争的精神建造的国家独立历史公园里包含了一些与美国革命和建国历史有关的历史建筑，被称为“美国最具有历史意义的一平方英里”。【独立宫】（外观）《独立宣言》在此通过，宣布北美殖民地脱离英国，建立“自由独立的合众国”。【自由钟】（外观）是费城的象征，也是美国自由精神的象征，是美国人的骄傲，钟面上刻着《圣经》上的名言：“向世界所有的人们宣告自由”。
                 <w:br/>
                 ●【白宫】,（外观约20分钟）白宫是一幢白色的新古典风格砂岩建筑物，占地7.3万多平方米，由主楼和东、西两翼三部分组成。白宫是历任美国总统的办公和居住之地，也是美国政府的代名词。美国很多重要决策议案都是由总统在白宫签署和发出声明。美国开国元勋乔治华盛顿对美国总统官邸的建造曾发表过他的观点：它决不能是一座宫殿，决不能豪华，因为在这里工作的主人是国家仆人。
                 <w:br/>
                 ●【美国国会大厦】,（外观约20分钟）美国国会大厦是美国国会所在地，不仅是美国三权分立的立法机构—众参两院的办公大楼，更是美国民有、民治、民享的象征，彰显了合众国“合众为一”的立国之本。
                 <w:br/>
                 ●【华盛顿纪念碑】,（外观约15分钟）华盛顿纪念碑位于华盛顿哥伦比亚特区美国国家广场中心，为纪念美国首任总统乔治·华盛顿而建造，是华盛顿哥伦比亚特区的地标性建筑，也是世界最高的石制建筑和最高的“方尖碑”建筑之一。
                 <w:br/>
                 ●【林肯纪念堂】,（约20分钟）林肯纪念堂是一座通体洁白的古希腊神殿式建筑，为纪念美国第16届总统亚伯拉罕·林肯而建，被视为美国永恒的塑像和华盛顿的标志。这里也是追求和平民主最著名的集会地，马丁·路德·金就在这里发表了演说《我有一个梦想》。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：特色午餐（费城芝士牛肉三明治）     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sheraton Edison Hotel Raritan Cente</w:t>
+              <w:t xml:space="preserve">Sheraton Edison Hotel Raritan Center//Crowne Plaza Newark Airport//Hilton East Brunswick Hotel &amp; Executive Meeting Center或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 纽约（新泽西）-(大巴)-纽约-(大巴)-纽约（新泽西）
                 <w:br/>
                 ●【★】,早餐后，全天纽约市区观光。
                 <w:br/>
                 ●【自由女神游船】,（费用已含，乘船游外观，约1小时）自由女神像又名“自由照耀世界”，它是法国于1886年赠送给美国以祝贺美国独立100周年。乘坐自由女神环岛游船开启一小时哈德逊河游览之旅，途中看到曼哈顿天际线和哈德逊河两岸风光，远眺帝国大厦和新世贸大楼。游船在自由女神像旁缓缓驶过，可以清楚的看见自由女神头戴光芒四射的冠冕，高举自由火炬，手捧《独立宣言》，象征着美国人民争取自由的崇高理想和对美好生活的向往与追求。
                 <w:br/>
                 ●【华尔街】,（约30分钟）华尔街代表了美国的金融市场，西起三一教堂，向东一路延伸至东河旁的南街，横跨曼哈顿。高盛、摩根财团、杜邦财团、洛克菲石油大王等众多公司的总部集中在这里，是世界上最知名、同时也是最富有的金融区。随处可见标志性的建筑，如哥特式风格的纽约证券交易所大楼、52层高的摩天大楼特朗普大厦、雄伟壮观的联邦储备银行等，与象征“力量和勇气”的华尔街铜牛合影。
                 <w:br/>
                 ●【时代广场】,（约15分钟）时代广场位于曼哈顿中城的核心地带，中心位于西42街与百老汇大道的交汇处，附近聚集了近40家商城和剧院，是繁盛的娱乐和购物中心。它是纽约的地标，也是许多重大公共活动和庆典的举办地，其中最著名的莫过于每年新年前夕的跨年倒数活动。时代广场的独特魅力和全球影响力使它成为了纽约乃至世界的文化和媒体焦点。
                 <w:br/>
                 ●【第五大道】,（约30分钟）第五大道Fifth Avenue是曼哈顿的中央大街，大道两旁大多是装有玻璃幕墙而光芒闪烁的高楼大厦。是“最高品质与品位”的代名词，60街到34街区间被世人称之为“梦之街”。这里云集了难以计数的世界著名的品牌商店，但凡能想到的知名品牌，几乎都可以在这里找到。
                 <w:br/>
-                ●【大都会艺术博物馆】,（费用已含，约3小时）大都会博物馆回顾了人类自身的文明史的发展，与中国北京的故宫、英国伦敦的大英博物馆、法国巴黎的卢浮宫、俄罗斯圣彼得堡的艾尔米塔什博物馆并称为世界五大博物馆。馆内有5大展厅，为欧洲绘画、美国绘画、原始艺术、中世纪绘画和埃及古董展厅。馆内的陈列室共有248个，常年展出的几万件展品，仅是博物馆总库存的冰山一角——大都会博物馆的所有展品数量已达300万件。
+                ●【大都会艺术博物馆】,（费用已含，约2小时）大都会博物馆回顾了人类自身的文明史的发展，与中国北京的故宫、英国伦敦的大英博物馆、法国巴黎的卢浮宫、俄罗斯圣彼得堡的艾尔米塔什博物馆并称为世界五大博物馆。馆内有5大展厅，为欧洲绘画、美国绘画、原始艺术、中世纪绘画和埃及古董展厅。馆内的陈列室共有248个，常年展出的几万件展品，仅是博物馆总库存的冰山一角——大都会博物馆的所有展品数量已达300万件。
                 <w:br/>
                 备注：不包含博物馆内讲解。特别提示：如遇大都会闭馆，则更换为【纽约现代艺术博物馆MOMA】) 【纽约现代艺术博物馆MOMA】全球顶级现当代艺术殿堂，1929年创立于纽约曼哈顿，以收藏梵高《星月夜》、毕加索《亚咸农的少女》、达利《记忆的永恒》等15万件艺术品闻名，涵盖绘画、雕塑、摄影、设计、电影等多领域。建筑由谷口吉生设计，以极简玻璃幕墙与白色展厅为特色，地下设影院，顶楼有雕塑花园)
                 <w:br/>
                 ●【中央公园】,（约30分钟）是位于美国纽约市曼哈顿中心的一座大型都会公园，被称为纽约的“后花园”。公园内有毕士达喷泉、雕像、剧院等景点，还有草莓园、动物园、眺望台等设施，也是众多电影的取景地。150年的发展历程，让这片5000多亩的城市绿洲成为纽约市中心的心脏。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：特色午餐（纽约SHAKE SHACK明星汉堡)     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sheraton Edison Hotel Raritan Cente</w:t>
+              <w:t xml:space="preserve">Sheraton Edison Hotel Raritan Center//Crowne Plaza Newark Airport//Hilton East Brunswick Hotel &amp; Executive Meeting Center或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1767,51 +1762,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：特色晚餐（海鲜餐）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crowne Plaza San Francisco Airport</w:t>
+              <w:t xml:space="preserve">Crowne Plaza Silicon Valley N - Union City//Sonesta Silicon Valley//Crowne Plaza San Francisco Airport或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1853,101 +1848,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Quinta Inn &amp; Suites by Wyndham Paso Roble</w:t>
+              <w:t xml:space="preserve">Best Western Plus Big America//Radisson Hotel Santa Maria或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 加州小镇-(大巴)-洛杉矶-(飞机)-成都
                 <w:br/>
                 参考航班：
                 <w:br/>
-                3U3838  洛杉矶 TB - 成都天府国际机场 T1  23:15/08:20+2
+                3U3838  洛杉矶 TB - 成都天府国际机场 T1  23:15/08:20+2 
                 <w:br/>
                 加州小镇—丹麦村—圣巴巴拉—洛杉矶
                 <w:br/>
                 ●【★】,早餐后，驱车前往游览丹麦村、圣巴巴拉、加州大学洛杉矶分校，傍晚前往洛杉矶国际机场乘坐航班返回成都。
                 <w:br/>
                 参考航班：
                 <w:br/>
-                洛杉矶-成都  3U3838  2130 0810+2
+                洛杉矶-成都  3U3838  2315 0600+2
                 <w:br/>
                 行李规定：
                 <w:br/>
                 个人物品：每人1件，每件三边不超过40*15*30CM
                 <w:br/>
                 手提：每人1件，每件三边不超过56*36*23CM
                 <w:br/>
                 （个人物品和手提行李总重不得超过7.0公斤）    
                 <w:br/>
                 托运：每人1件，每件23公斤，每件长宽高之和≤158CM
                 <w:br/>
                 请注意，川航执飞洛杉矶-成都天府机场的航班须在杭州萧山机场做航中油料补给，因杭州非入境机场，按照国家法律规定在此期间，禁止旅客下飞机，感谢理解与配合。更多详细信息，可出行前联系四川航空，按照官方通知为准。
                 <w:br/>
                 ●【丹麦村】,（约30分钟）丹麦村的名字在丹麦文中的意思是“阳光满溢的田园”，是一个具有典型北欧风光的纯朴、袖珍小镇，小镇内有图画般的丹麦式建筑、丹麦风车、丹麦食品、葡萄酒及丹麦特色工艺品。
                 <w:br/>
                 ●【圣巴巴拉】,圣塔芭芭拉是一座美丽的太平洋沿海城市，充满了迷人的地中海风情。
                 <w:br/>
                 （外观，约15分钟）【圣塔芭芭拉法院钟楼】号称是全美最美的政府大楼，色彩斑斓的玻璃和壁画，修剪精美的庭园绿化，都让人流连忘返。
                 <w:br/>
                 （约20分钟）【圣塔芭芭拉码头】斯特恩码头 Stearns Wharf 是美国最大的木制码头，在经历了数次的火灾损毁和重建之后，仍然保持了相当大的规模，码头延伸出去的另一端是圣塔巴巴拉自然博物馆的海洋中心。他是圣塔巴巴拉重要地标之一，在这里远眺茫茫的大海，水天一色。
                 <w:br/>
                 ●【加州大学洛杉矶分校】,（约1小时）创办于1919年的加大洛杉矶分校(UCLA)是美国最古老的综合性大学之一，也是全美享誉盛名的高等学府。常年稳坐全球大学排行榜前十五名，是全球众多莘莘学子梦寐以求的高校之一。学校不设围栏，全开放式的校园环境让众多参观者能够尽情游览世界一流的高等学府。游走在学院间，学生们熙熙攘攘的坐在草坪上谈笑风生，沐浴着饱满的阳光。拥有百年历史的罗伊斯礼堂映射着学院悠远的历史。绿树成荫、鸟语花香的校园氛围更令游客感到心旷神怡。游客还可以参观这里的图书馆及各学院的教学楼，充分感受世界一流学府的独特魅力。
                 <w:br/>
               </w:t>
             </w:r>
@@ -2200,51 +2195,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.机票：全程经济舱机票，含机场税费；
                 <w:br/>
                 2.车费：行程所列游览期间空调旅游用车，根据人数安排车型，每人一正座；
                 <w:br/>
                 3.酒店：行程所列酒店住宿（2人1间标准房）；
                 <w:br/>
                 注：因北美城市分布松散，且地广人稀，酒店风格与国内相反。大部分酒店普通楼层较低，平面广，多为2-3 层楼高酒店，请提前知晓；
                 <w:br/>
                 4.用餐：酒店内早餐与酒店外早餐相结合，不用不退；如遇早航班来不及吃早餐，则安排打包早餐；行程所列正餐，平均餐标约USD20/人/餐，安排中式围餐六菜一汤、中式自助餐、西式简餐、当地风味餐等相结合，如因个人原因取消用餐，餐费不退；未列正餐敬请自理；
                 <w:br/>
                 5.门票：行程所列景点首道门票；
                 <w:br/>
-                6.司导：全程优秀中文领队和当地司机；
+                6.领队:1名专业领队兼导游全程陪同；
                 <w:br/>
                 7.保险：旅游意外险；
                 <w:br/>
                 8.不占床小童（2-11岁）减免团费人民币4500元；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -2252,51 +2247,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.全程司导服务费USD270/人（请于出团当天在机场现付给领队）；
+                1.全程境外服务费USD270/人（请于出团当天在机场现付给领队）；
                 <w:br/>
                 2.全程单房差人民币9600元/人（分房以同性客人住一房为原则，如需住单人间，报名时应提出申请，并补交单房差）；
                 <w:br/>
                 3.美国签证费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费；EVUS更新费；
                 <w:br/>
                 4.中国国内段地面交通；
                 <w:br/>
                 5.在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理。(在美国内陆的航班不提供免费的飞机餐)；
                 <w:br/>
                 6.美国内陆段行李托运费；
                 <w:br/>
                 7.由客人原因引起的司导超时工作费（10 小时外司导超时工作费 200 美元/小时）；
                 <w:br/>
                 8.一切私人费用（例如洗衣、电话、传真、上网、收费电视节目、游戏、宵夜、酒水、邮寄、机场和酒店行李搬运服务、购物、行程列明以外的用餐或宴请等费用）；
                 <w:br/>
                 9.购物项目：行程内经过的景区商店、餐厅、商场、奥特莱斯、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
                 10.旅游者因滞留，以及违游览约、自身过错、自由活动期间内行为或自身疾病引起的人身和财产损失；
                 <w:br/>
                 11.如酒店内严禁吸烟，如有违反规定，酒店将根据有关禁烟法律进行罚款（美国 USD300 不等）。
                 <w:br/>
                 12.非我社所能控制因素下引起的额外费用，如因交通延误、战争、政变、罢工、自然灾害飞机故障、航班取消或更改时间等不可抗力原因所致的额外费用；
                 <w:br/>
                 13.费用包含中未提及的其他一切费用。
               </w:t>
@@ -2445,51 +2440,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>