--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260707SP10318787</w:t>
+              <w:t xml:space="preserve">TX-20261020SP10319030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,53 +345,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上下车信息（上车点有可能因交通管制原因更改，时间及地点已工作人员通知为准，敬请留意）
                 <w:br/>
-                上车点：09：30越秀公园C出口
-[...1 lines deleted...]
-                10:00杨箕地铁A出口     
+                上车点：10：00越秀公园C出口
+                <w:br/>
+                10:30杨箕地铁A出口     
                 <w:br/>
                 下车点：越秀公园
                 <w:br/>
                 请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -400,51 +400,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                食足7餐.2早餐+4酒店正餐+1宵夜牛奶
+                食足7餐.2早餐+3正餐+赠送1下午茶+1宵夜牛奶
                 <w:br/>
                 连住2晚绿氧负离子从化岭舍温泉酒店；
                 <w:br/>
                 无限次浸泡珍稀温泉
                 <w:br/>
                 10人以上报名并支付赠送自动麻将任玩4小时（每车限3副，先报先得！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -573,80 +573,82 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 出发—午餐自理—安排入住酒店—自由活动—晚餐
                 <w:br/>
                 10:00后，沿途接齐广州出发各位贵宾。乘车前往从化。
                 <w:br/>
                 抵达午餐自理。餐后集中前往酒店自行办理入住。（此路线属于从化/增城温泉直通车拼团出发，届时导游会按顺路原则先后接送客人。客人凭姓名及手机号码到酒店总台取房并自行交住房押金300-500元/间），入住后自由活动浸泡汤泉
                 <w:br/>
+                约15：30—16：30酒店赠送下午茶：绿豆汤+(姜茶或无花果茶二选一)，吃完即止。
+                <w:br/>
                 约18：00享用晚餐
                 <w:br/>
                 约19：00—21：00赠送宵夜：助睡眠香甜牛奶一杯。
                 <w:br/>
                 【从化岭舍酒店(从化温泉店)】：坐落于从化温泉旅游度假区核心区位，毗邻温泉西路，交通便捷通达。山庄北倚青山、南临流溪河，坐拥依山傍水的原生态自然环境，全域静谧清幽。山庄内设84间雅致客房，多数客房享有一线流溪河景，推窗揽青山绿意、河湾风光，沿河绿道悠然漫步，尽揽山野清风，远离都市喧器，畅享自然慢生活。
                 <w:br/>
                 温泉（3个温泉池）开放时间：下午15:00—晚上21:00
                 <w:br/>
                 麻将开放时间：早上09:00—晚上22:00
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：周边农家菜馆就餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">从化望江温泉酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -680,51 +682,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐—全天自由活动—午餐——晚餐
                 <w:br/>
                 全天自由活动。
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：周边农家菜馆就餐     晚餐：周边农家菜馆就餐   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">从化望江温泉酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -735,80 +737,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—自由活动—午餐—返程
+                早餐—自由活动—午餐自理—返程
                 <w:br/>
                 悠闲享受美好的清晨，享用早餐时间（开放时间：7：30-09：00）。11点半前办理退房手续！约12：00享用午餐。下午约13:00~15：00集合（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）乘车返程广州，结束愉快行程回到自己温馨的家！
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：周边农家菜馆就餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -853,67 +855,76 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：7月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29/31日
-[...7 lines deleted...]
-                酒店不设三人房；单人需补房差：230元/人
+                出发日期：周末不涨价
+                <w:br/>
+                10月17/19/21/23/25/27/29日
+                <w:br/>
+                11月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                12月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                收费标准 	价格	包含内容
+                <w:br/>
+                1.4米以上/成人	299元/人	占床，含车位+2早餐+3正餐+1下午茶+1宵夜牛奶+温泉+导服
+                <w:br/>
+                1.2米以上—1.4米小孩	259元/人	不占床，含车位+2早餐+3正餐+1下午茶+1宵夜牛奶+温泉+导服
+                <w:br/>
+                1.2米以下/单车位	159元/人	仅含车位费
+                <w:br/>
+                <w:br/>
+                【费用包含】
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
-                用餐：2早餐+4正餐+1宵夜牛奶（均为包含套餐，不用均无费用退）；
+                用餐：2早餐+3正餐+赠送1下午茶+1宵夜牛奶（均为包含套餐，不用均无费用退）；
                 <w:br/>
                 行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与
                 <w:br/>
-                住宿：连住2晚从化岭舍温泉酒店（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）；
+                住宿：连住2晚从化岭舍温泉酒店标准双人房/大床房（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）；
                 <w:br/>
                 景点：行程所含景点首道大门票（园内园景点门票自理）
                 <w:br/>
                 服务：安排 1 名工作人员随车服务；
                 <w:br/>
                 购物：无购物。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1239,51 +1250,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>