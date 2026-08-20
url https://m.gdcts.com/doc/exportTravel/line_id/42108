--- v0 (2026-07-11)
+++ v1 (2026-08-20)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">国庆|两大乐园畅游阿联酋|含全餐|纯玩无购物|广州阿联酋航空直飞-U1行程单</w:t>
+        <w:t xml:space="preserve">【国庆】| 两大乐园畅游阿联酋|含全餐|纯玩无购物|广州阿联酋航空直飞-U1行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">国庆U1-阿联酋6天4晚国际五星酒店</w:t>
+        <w:t xml:space="preserve">【国庆】U1-阿联酋6天4晚国际五星酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260924U1UW</w:t>
+              <w:t xml:space="preserve">AA20260930U1UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -410,51 +410,53 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 纯玩阿联酋6天4晚
                 <w:br/>
                 产品经理推荐	
                 <w:br/>
-                甄选酒店：4晚阿联酋国际五星酒店住宿，豪华酒店体验
+                甄选酒店：1晚阿布扎比国际五星+3晚迪拜五星SLS酒店，轻奢酒店体验
+                <w:br/>
+                            3晚连住SLS可免费升级网红复试套房（仅限大床房）
                 <w:br/>
                 全程阿联酋航空，广州直飞迪拜
                 <w:br/>
                 特别包含：【沙漠冲沙】迪拜不可错过的体验项目，乘坐陆巡越野车深入沙漠腹地，感受惊险刺激的沙漠魅力，观营地表演，品沙漠烧烤晚餐
                 <w:br/>
                 全程纯玩不购物，更充足的游玩时间
                 <w:br/>
                 全程含餐，中式团餐+阿拉伯自助餐+海鲜手抓饭
                 <w:br/>
                 畅玩首都阿布扎比2大主题乐园+海上卢浮宫（自费价值USD350/人）：
                 <w:br/>
                 阿布扎比法拉利世界 - 全球最大的室内主题公园，首家以法拉利为主题公园，过山车吉尼斯世界纪录保持者，拥有世界上最快和最高的过山车
                 <w:br/>
                 阿布扎比海洋世界 - 全球最大室内海洋生物主题公园，荣获吉尼斯世界纪录认证的中东地区首家海洋生物主题乐园，拥有全球最大多物种水族馆
                 <w:br/>
                 阿布扎比卢浮宫—法国卢浮宫第一个分馆，是一座漂浮在海上的博物馆，展示了来自世界各地的艺术品和文化遗产，是文化与艺术的完美结合.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -806,51 +808,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜国际五星酒店</w:t>
+              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -892,51 +894,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：海鲜手抓饭     晚餐：冲沙晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜国际五星酒店</w:t>
+              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -972,51 +974,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜国际五星酒店</w:t>
+              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2698,51 +2700,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>