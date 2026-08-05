--- v0 (2026-07-11)
+++ v1 (2026-08-05)
@@ -626,53 +626,51 @@
                 深圳-飞机-加德满都-入住悉达多或加德满都
                 <w:br/>
                 【深圳-加德满都】（参考航班：H9986/0555-0835)于深圳机场集中，办理登机手续，乘飞机赴尼泊尔首都及最大城市-加德满都。这座 “寺庙之城” 坐落在喜马拉雅山南麓的谷地之中，拥有  1200多年历史 ，是尼泊尔文化与宗教的核心。
                 <w:br/>
                 【前往悉达多或加德满都酒店】前往酒店途中可以感受到加德满都谷地独特的城市与山地交织风貌，随着行程继续推进，喧嚣的市区景象逐渐过渡为更开阔的道路风光，远处常可见层层叠叠的山影。在晴朗天气下，山谷上方的天空显得格外清澈明亮。沿途的河流时而宽阔平缓，倒映着两岸的青山；时而激流澎湃，撞击着河床上的巨石，泛起白色的浪花。抵达酒店后入住休息。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 出发前请携带有效护照原件。
                 <w:br/>
                 1、出发时请携带旅行社提供的出团通知及游览行程；请保持手机开机状态，以便旅行社和导游与您取得联系；
                 <w:br/>
                 2、在各国的边检海关，请按照领队要求排队过关，不能拍照、摄像、大声喧哗、帮陌 生人携带任何物件。 
                 <w:br/>
                 3、 请携带带有 VISA 或 MASTER 标志的忒片信用卡（磁条卡、支付宝、微信支付等暂不可用），或有银联标志的借记卡。换汇可在本地银行或与当地导游兑换。
                 <w:br/>
                 4、请出发前开通手机国际漫游，办理适合的流量包，确保手机联系畅通。
                 <w:br/>
                 5、尼泊尔比北京时间慢2小时15分钟
                 <w:br/>
-                6、因为尼泊尔处于慢节奏发展中的国家，从景区建设、酒店 标准到服务观念都与国内有较大的区别。请提前做好心理建设，允许差异的存在， 抱着欣赏异域风情，感受体验区域特色的心情。 
-[...1 lines deleted...]
-                7、关于酒店：纳加阔特酒店都是依山而建，当地酒店规模都不大，房型多样，故同一团队不能做到房型统一，敬请知悉并理解。虽房型不能统一，但每个房间均为观景房，只是所看景色角度均有不同，如在住宿期间想看到最美的日出和珠峰景观，每间酒店均设有最佳观景区（通常在天台或咖啡厅或指定区域，具体以酒店公布为准），客人可前往最佳观景区直接观看，感觉将更加震撼。
+                6、因为尼泊尔处于慢节奏发展中的国家，从景区建设、酒店 标准到服务观念都与国内有较大的区别。请提前做好心理建设，允许差异的存在， 抱着欣赏异域风情，感受体验区域特色的心情。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：飞机上     午餐：中式餐     晚餐：酒店 自助   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2197,51 +2195,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>