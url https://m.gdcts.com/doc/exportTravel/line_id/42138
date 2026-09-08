--- v0 (2026-07-11)
+++ v1 (2026-09-08)
@@ -899,51 +899,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香格里拉-大理 （车程约350公里，行驶约5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                上午：早餐后前往【唐卡手工绘制体验】了解藏文化，学习唐卡知识:在开始绘制之前，有专业的唐卡画师或者指导老师为你介绍唐卡的历史、文化背景、艺术特点以及绘制唐卡的基本要求和注意事项等，这有助于你更好地理解和体验唐卡艺术。
+                上午：早餐后前往【坛城】了解藏文化， 
                 <w:br/>
                 下午： 后前往【普达措国家森林公园】普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。后香格里拉前往大理，晚大理入住酒店  
                 <w:br/>
                 <w:br/>
                 餐：含早中餐
                 <w:br/>
                 【温馨提示】：香格里拉属于少数民族集聚地，请尊重少数民族的生活方式，不要随地乱扔垃圾。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：唐卡手工绘制体验-普达措
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1559,51 +1559,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>