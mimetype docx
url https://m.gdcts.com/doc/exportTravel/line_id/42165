--- v0 (2026-08-05)
+++ v1 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号  【暑假】 东疆穿越探险丝路火星秘境 8 日   打卡伊吾胡杨景区   专属包车大海道穿越原始戈壁   敦煌大漠行程单</w:t>
+        <w:t xml:space="preserve">中旅1号  【东疆】 穿越探险丝路火星秘境 8 日   打卡伊吾胡杨景区   专属包车大海道穿越原始戈壁   敦煌大漠行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,119 +345,114 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天  广州—敦煌     参考航班：   HU7293  1525/1955 
                 <w:br/>
-                            深圳--敦煌      参考航班：  ZH8111    1450/1930
-                <w:br/>
                 <w:br/>
                 第八天   敦煌—广州    参考航班：  HU7294   2045/0125+1                                                                                          
                 <w:br/>
-                             敦煌--广州     参考航班：  ZH8112   2030/0050+1
                 <w:br/>
                 具体以出团通知书为准！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★品质纯玩：广东独立自组成团，保证纯玩0购物！
                 <w:br/>
-                ★邂逅胡杨：盛夏伊吾胡杨翠色盎然，于戈壁荒漠间构筑天然避暑绿洲，东疆独有特色打卡地标；
+                ★邂逅胡杨：金色黄叶观赏季 9 月底 —10 月下旬；
                 <w:br/>
                 ★越野体验：国内稀缺合法越野包车，驰骋无人秘境，打卡亿年火星地貌雅丹、网红通天洞公路；
                 <w:br/>
                 ★世界遗产：千年莫高窟列入世界文化遗产名录，位列四大石窟之首，是全球顶尖、无可替代的石窟艺术宝库；
                 <w:br/>
                 ★丝路精华：幻彩湖、伊吾湿地花海、木卡姆传承中心、鸣沙山月牙泉、敦煌印局、敦煌沙洲夜市；
                 <w:br/>
-                ★季节限定：盛夏避暑采摘季入园即享哈密瓜、葡萄等当季鲜果免费品鉴；
-[...3 lines deleted...]
-                ★美食升级：特别安排盛世敦煌歌舞宴。
+                ★季节限定：免费采摘品鉴晚熟哈密瓜、哈密大枣等当季鲜果；
+                <w:br/>
+                ★臻选酒店：升级礼遇，连住两大景区内酒店，一晚大海道核心景区酒店 + 一晚胡杨林度假酒店，沉浸式纵览戈壁与胡杨风光。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -574,51 +569,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州/深圳--敦煌
+                广州--敦煌
                 <w:br/>
                 请各位贵宾于指定时间和地点集中，办理登机手续后搭乘航班飞往敦煌。
                 <w:br/>
                 <w:br/>
                 抵达后由导游接机，入住酒店休息。
                 <w:br/>
                 交通：飞机、旅游巴士
                 <w:br/>
                 到达城市：敦煌市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -658,52 +653,50 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 敦煌--哈密魔鬼城 （车程约6小时）
                 <w:br/>
-                第二天	专用车	敦煌--哈密魔鬼城 （车程约6小时）
-                <w:br/>
                 早餐后敦煌出发，驱车前往哈密魔鬼城游玩；
                 <w:br/>
                 下午换乘专业四驱越野车，进入东疆大海道无人区穿越（搭乘越野车穿越，每台车安排游客4人，司机兼向导）。
                 <w:br/>
                 沿途观赏雅丹古堡、风蚀地貌，傍晚宿大海道戈壁营地。
                 <w:br/>
                 景点介绍：1. 哈密魔鬼城：典型雅丹风蚀地貌，千姿百态石丘如古堡、怪兽，风起时有风声呼啸如鬼哭，因此得名，是进入大海道的门户景观。2. 大海道：古丝绸之路隐秘古道，国内少有的合法越野车穿越无人区，遍布赤红雅丹、戈壁峡谷、戈壁荒漠，被誉为 “地球上最像火星的地方”。
                 <w:br/>
                 <w:br/>
                 请自备水及食品，补充能量。
                 <w:br/>
                 交通：旅游巴士  越野车
                 <w:br/>
                 到达城市：哈密地区
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -841,51 +834,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 哈密-哈密回王府--哈密瓜果采摘体验（车程约30分钟）-巴里坤湖（车程约2小时）--巴里坤
                 <w:br/>
                 哈密出发前往巴里坤草原，畅游高山大草原，漫步草甸、拍照打卡，欣赏雪山、草原、蓝天同框美景，体验哈萨克族草原风情。
                 <w:br/>
                 【哈密回王府】建于1706年，由一世回王额贝都拉经康熙帝批准并派汉族工匠营建，历时七年竣工。该建筑群融合中原宫殿风格与伊斯兰艺术元素，主基调参照北京紫禁城，采用琉璃瓦顶、飞檐斗拱及金龙装饰，
                 <w:br/>
                 是清代新疆规模最大的宫廷建筑群。
                 <w:br/>
-                【哈密瓜果采摘体验】盛夏时节，瓜果飘香。哈密瓜作为夏季最具代表性的水果之一，其独特的香甜口感与丰富的营养价值深受消费者喜爱。近年来，随着农业科技的进步与农旅融合的深入发展，哈密瓜采摘已不再仅仅是简单的农事活动，而演变为一种集观光、体验、科普与休闲于一体的综合性旅游体验。
+                【哈密瓜果采摘体验】哈密瓜作为东疆最具代表性的水果之一，其独特的香甜口感与丰富的营养价值深受消费者喜爱。近年来，随着农业科技的进步与农旅融合的深入发展，哈密瓜采摘已不再仅仅是简单的农事活动，而演变为一种集观光、体验、科普与休闲于一体的综合性旅游体验。
                 <w:br/>
                 【巴里坤湖】属封闭型内陆湖，由四周泉水和河流注入而成，东湖碧波荡漾，西湖一片银白，湖中有一南北向砂堤将湖分割。独具“迷离蜃市罩山峦”的奇观，南岸的尖山子与湖光相映形成“尖山晓日”景观 。巴里坤湖是有名的盐湖，蕴藏着丰富的芒硝资源和卤虫资源，卤虫卵被誉为“金沙子”。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
                 到达城市：哈密地区
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
@@ -1328,51 +1321,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州/深圳起止，含往返机票；
                 <w:br/>
                 2、用车：当地空调旅游车，按人数定车型，保证一人一座；
                 <w:br/>
                 3、住宿：全程网评四钻酒店（含早）；含每成人每天一张床位，报名时如出现单人，酒店又不能加床或无三人间时，请补齐单房差；大东北地区住宿条件不能与发达南方城市相比，敬请理解；
                 <w:br/>
-                4、用餐：7早6正（团餐40元/餐）+ 1餐盛世敦煌歌舞宴（特色餐 60元/餐）；早餐为酒店房费含，早餐不用无费用退还；旅游定点餐厅，口味以西北菜为主；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；
+                4、用餐：7早7正（团餐40元/餐）；早餐为酒店房费含，早餐不用无费用退还；旅游定点餐厅，口味以西北菜为主；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；
                 <w:br/>
                 5、门票：含全程景点首道大门票，部分景区内区间用车及另行付费景点门票费用不含，敬请自理。（注：门票已为旅行社购买的优惠价门票，若自愿取消，门票费用不退；若持学生证、老年证、军官证等，根据当地景区优惠政策，由当地地接导游退还至客人。儿童收费不含门票，如产生，请家长在景区自行购买。）
                 <w:br/>
                 6、导游：当地优秀导游服务；
                 <w:br/>
                 7、购物：不安排购物店（景区内各种小商店不算旅游行程中的购物店）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1394,51 +1387,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）；
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）；
                 <w:br/>
                 3、航空公司临时增加的燃油附加费；
                 <w:br/>
                 4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险；
                 <w:br/>
                 5、不含广州/深圳市区到广州白云机场/深圳宝安的接送，机场集中，机场散团；
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点；
                 <w:br/>
-                7、单人入住需补单间差1800元（7晚）。
+                7、单人入住需补单间差2000元（7晚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1725,51 +1718,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>