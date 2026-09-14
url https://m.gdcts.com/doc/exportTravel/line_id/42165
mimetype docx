--- v1 (2026-08-25)
+++ v2 (2026-09-14)
@@ -126,51 +126,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">广州市-深圳市</w:t>
+              <w:t xml:space="preserve">广州市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -396,50 +396,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                ★佛山文旅集团、江湖二叔公阿詹带队穿越丝路，饱览西域旷世情；
+                <w:br/>
                 ★品质纯玩：广东独立自组成团，保证纯玩0购物！
                 <w:br/>
                 ★邂逅胡杨：金色黄叶观赏季 9 月底 —10 月下旬；
                 <w:br/>
                 ★越野体验：国内稀缺合法越野包车，驰骋无人秘境，打卡亿年火星地貌雅丹、网红通天洞公路；
                 <w:br/>
                 ★世界遗产：千年莫高窟列入世界文化遗产名录，位列四大石窟之首，是全球顶尖、无可替代的石窟艺术宝库；
                 <w:br/>
                 ★丝路精华：幻彩湖、伊吾湿地花海、木卡姆传承中心、鸣沙山月牙泉、敦煌印局、敦煌沙洲夜市；
                 <w:br/>
                 ★季节限定：免费采摘品鉴晚熟哈密瓜、哈密大枣等当季鲜果；
                 <w:br/>
                 ★臻选酒店：升级礼遇，连住两大景区内酒店，一晚大海道核心景区酒店 + 一晚胡杨林度假酒店，沉浸式纵览戈壁与胡杨风光。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1164,91 +1166,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                敦煌—莫高窟--鸣沙山月牙泉--广州/深圳
+                敦煌—莫高窟--鸣沙山月牙泉--广州
                 <w:br/>
                 上午：【莫高窟】（B票含区间车含4个洞窟，游览约3小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价，最终以实际参观为准；）
                 <w:br/>
                 俗称千佛洞，是敦煌石窟的代表，也是世界上现存规模最大的佛教艺术宝库之一，开凿于前秦建元二年（366年），后经十六国至元等十几个朝代的持续开凿, 形成一座内容丰富、规模宏大的石窟群。与甘肃天水麦积山石窟、山西大同云冈石窟、河南洛阳龙门石窟并称“中国四大石窟”。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 莫高窟门票重要说明：
                 <w:br/>
                 1、莫高窟新政策规定前期只发放 A类正常参观票，在A类票库存（6000张）售完后才会发放B类票！
                 <w:br/>
                 本行程包含莫高窟B票，若B类应急票未发售，我社只能为游客预约A类正常参观票，游客需补138元/人的差价，感谢您的配合，给您带来不便敬请谅解！
                 <w:br/>
                 备注：A类正常票(2场数字电影+参观8个洞窟)；B类应急票(参观4个洞窟)；
                 <w:br/>
                 1、公安民警、消防救援人员，学生证、军官证等特殊优惠对象，报名请提供享受特种优惠证件。
                 <w:br/>
                 2、如莫高窟有特殊接待成无票状态或景区关闭，无法安排游览，将安排教煌莫高窟姊妹窟一西千佛洞；
                 <w:br/>
                 3、为确保参观莫高窟，导游会根据莫高窟门票实际预约时间，跟鸣沙山调整景点参观顺序，给您带来不变敬请谅解！
                 <w:br/>
                 4、高窟预约按照下单前后顺序依次进行预约，故同团中会出现预约莫高窟参观时间不一致的情况；预约成功后退票将产生手续费，具体金额参照《敦煌市物价局文件：敦价发【2015】85号》文件。
                 <w:br/>
                 5、莫高窟如同一颗渐渐褪去光华的明珠，在自然氧化和人为因素的作用下，彩塑壁画正在慢慢失去神韵，所以出于文物保护的目的，在窟穴参观时是禁止摄像设备的。
                 <w:br/>
                 ★ 以上政策为政府行为，报名时请仔细阅读此条款，不能作为投诉理由！
                 <w:br/>
                 下午：【鸣沙山、月牙泉】（游览时间约 2 小时，不含电瓶车以及景区内娱乐项目），沙漠或者沙丘中 ，由于各种气候和地理因素的影响，造成以石英为主的细沙粒 ，因风吹震动，沙滑落或相互运动，众多沙粒在气流中旋转，表面空洞造成“空竹”效应发生嗡嗡响声的地方称为鸣沙地。在中国西部地区鸣沙地主要是沙漠 ，这些沙丘堆成山状 ，因此又称为鸣沙山。月牙泉 ，古称沙井 ，俗名药泉， 自汉朝起即为“敦煌八景”之一 ，得名“月泉晓澈 。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、鸣沙山月牙泉参观注意事项：参加沙漠娱乐项目时，请在导游的安排下进行，注意自身及他人安全，带摄影器材的朋友尤其要注意防止沙子进入摄影包内，以免损坏机器设备，骑骆驼时注意自身及他人安全，在驼夫的指导下上下骆驼，女士不可打太阳伞，不要佩戴太繁琐的首饰，以防上下骆驼时，刮伤自己。不要在骑骆驼时带宠物，大声喧哗，以防骆驼受惊；
                 <w:br/>
                 2、如遇不可抗力因素，如:刮沙尘暴、下暴雨等因素造成景区闭园取消时，游览时间及项目会根据具体情况做适当的调整，敬请谅解；
                 <w:br/>
                 3、莫高窟门票提前30天进行实名制预约，根据规定，预约成功后需要退票的将产生手续费，具体损失参照文件。
                 <w:br/>
                 4、考虑到景区的预约情况，可能会调整景点【鸣沙山月牙泉】和【莫高窟】的游览顺序。
                 <w:br/>
-                后前往机场，搭乘飞机返回广州/深圳，结束愉快旅程！
+                后前往机场，搭乘飞机返回广州，结束愉快旅程！
                 <w:br/>
                 交通：旅游巴士  飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1315,51 +1317,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州/深圳起止，含往返机票；
+                1、交通：广州起止，含往返机票；
                 <w:br/>
                 2、用车：当地空调旅游车，按人数定车型，保证一人一座；
                 <w:br/>
                 3、住宿：全程网评四钻酒店（含早）；含每成人每天一张床位，报名时如出现单人，酒店又不能加床或无三人间时，请补齐单房差；大东北地区住宿条件不能与发达南方城市相比，敬请理解；
                 <w:br/>
                 4、用餐：7早7正（团餐40元/餐）；早餐为酒店房费含，早餐不用无费用退还；旅游定点餐厅，口味以西北菜为主；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；
                 <w:br/>
                 5、门票：含全程景点首道大门票，部分景区内区间用车及另行付费景点门票费用不含，敬请自理。（注：门票已为旅行社购买的优惠价门票，若自愿取消，门票费用不退；若持学生证、老年证、军官证等，根据当地景区优惠政策，由当地地接导游退还至客人。儿童收费不含门票，如产生，请家长在景区自行购买。）
                 <w:br/>
                 6、导游：当地优秀导游服务；
                 <w:br/>
                 7、购物：不安排购物店（景区内各种小商店不算旅游行程中的购物店）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1383,51 +1385,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）；
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）；
                 <w:br/>
                 3、航空公司临时增加的燃油附加费；
                 <w:br/>
                 4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险；
                 <w:br/>
-                5、不含广州/深圳市区到广州白云机场/深圳宝安的接送，机场集中，机场散团；
+                5、不含广州到广州白云机场的接送，机场集中，机场散团；
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点；
                 <w:br/>
                 7、单人入住需补单间差2000元（7晚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -1462,51 +1464,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由(供应商名称）委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
                 <w:br/>
                 <w:br/>
-                1. 成团说明：此团16人成团，派全陪。
+                1. 成团说明：此团15人成团，派全陪。
                 <w:br/>
                 2. 地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 3. 由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 4. 机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5. 团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6. 在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 7. 若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 8. 免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9. 西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10. 购物：西北地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11. 行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
@@ -1634,51 +1636,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">此线路最低成团人数为 16 人；如收客人数不足 16 人时，本公司会提前 5 天通知客人、客人可选择延期出发、更改线路出行、或拼入其他组团社、或退回所交团款，旅行社不承担违约责任。</w:t>
+              <w:t xml:space="preserve">此线路最低成团人数为 15 人；如收客人数不足 15 人时，本公司会提前 5 天通知客人、客人可选择延期出发、更改线路出行、或拼入其他组团社、或退回所交团款，旅行社不承担违约责任。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1718,51 +1720,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>