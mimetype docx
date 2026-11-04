--- v0 (2026-07-14)
+++ v1 (2026-11-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【国庆】双宫甄遇5668· 阿联酋6天 ▏豪华特色奢华酒店 ▏迪拜  ▏云溪港观景台 ▏房车小镇 ▏阿布扎比 ▏谢赫扎伊德清真寺 ▏伊朗小 镇 ▏八星皇宫酒店 ▏朱美拉海滩 ▏（深圳EK）行程单</w:t>
+        <w:t xml:space="preserve">【春节】双宫甄遇5668· 阿联酋6天 ▏豪华特色奢华酒店 ▏迪拜  ▏云溪港观景台 ▏房车小镇 ▏阿布扎比 ▏谢赫扎伊德清真寺 ▏伊朗小 镇 ▏八星皇宫酒店 ▏朱美拉海滩 ▏（深圳EK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -428,59 +428,67 @@
                 <w:br/>
                 打卡世界吉尼斯记录最高无边泳池，对望世界第一高塔哈里发塔
                 <w:br/>
                 入住 1晚号称六星级范思哲女王宫殿酒店同等级
                 <w:br/>
                 迪拜范思哲宫殿酒店被誉为“16 世纪的意大利皇宫”，是融合阿拉伯建筑风格的新古典主义惊世杰作。酒店引人瞩目的入口、高高矗立的穹顶、整洁优美的花园以及一系列精美的意式家具，让其成为范思哲生活方式有力的代言人。
                 <w:br/>
                 入住1晚阿联酋首都-阿布扎比号称八星级Emirate Palace皇宫酒店
                 <w:br/>
                 顶级皇室奢华酒店享受传统阿拉伯式帐篷及阿拉伯咖啡，椰枣，骑骆驼感受阿拉伯风情
                 <w:br/>
                 【行程亮点】
                 <w:br/>
                 畅游卓美亚运河古镇、伊朗小镇
                 <w:br/>
                 棕榈岛、Yas岛、萨迪亚特岛
                 <w:br/>
                 观望迪拜新地标“金相框”和“未来博物馆”
                 <w:br/>
                 乘观光缆车观赏世界第八大奇景--The Palm棕榈岛
                 <w:br/>
                 外观世界最高塔--哈利法塔
                 <w:br/>
                 迪拜最美天际线云溪港观景台
                 <w:br/>
-                双宫甄遇，享4大专属礼遇：
+                特别安排：
                 <w:br/>
                 畅玩阿布扎比雅思岛乐园（4选2）
                 <w:br/>
-                迪拜范思哲酒店波斯风情谜餐厅ENIGMA享用晚餐
-[...2 lines deleted...]
-                <w:br/>
                 打卡云溪港观景台丨金色落日+错位拍摄超出片
+                <w:br/>
+                新春礼遇：
+                <w:br/>
+                1.阿联酋当地特色新年礼物
+                <w:br/>
+                2.新年红包+心愿卡
+                <w:br/>
+                3.旅行必备-旅行三件套
+                <w:br/>
+                4.年夜饭限定丨中式新年晚餐+中式火锅餐（红红火火过大年）
+                <w:br/>
+                5.新年限定丨古堡皇宫泰式晚宴，专享哈里发塔新年灯光盛宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -605,168 +613,162 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳
                 <w:br/>
                 于指定时间在深圳宝安国际机场，乘坐阿联酋航空公司波音777-300ER客机飞往迪拜
                 <w:br/>
                 迪拜酋长说过：全世界只会记住世界第一，不会记住第二；迪拜，有世界第一高楼；迪拜，有世界最大的购
                 <w:br/>
                 物中心；迪拜，有世界最奢华的酒店；迪拜，有世界最大的音乐喷泉；这里，是全世界建筑师梦想中的天堂；这里，有着温暖的阳光激情的沙海；这里，奔跑着全世界的豪车；这里，就是梦中的天堂！
                 <w:br/>
+                交通：无
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">航班上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-迪拜 -阿布扎比
                 <w:br/>
                 早上抵达后导游接机。前往参观【迪拜云溪港观景台The Viewing Point】 ，新晋迪拜最美的天际线，位于
                 <w:br/>
-                迪拜湾，是一座全新的观景台，在美丽的天际线的映衬下，为游客带来震撼的迪拜湾全景。之后【伊朗小
-[...7 lines deleted...]
-                世纪德国详细描述咖啡的著作。（参观时间：约45分钟）
+                迪拜湾，是一座全新的观景台，在美丽的天际线的映衬下，为游客带来震撼的迪拜湾全景。
+                <w:br/>
+                之后【伊朗小镇】（入内参观），以传统的沙漠色房屋、风塔、房屋间狭长的小巷而闻名。穿梭在小城中，里面还有很多艺术馆、画廊，静静地沉浸在艺术的氛围中。可进入中东地区最大的一家咖啡博物馆，这里陈列着由第一次世界大战的弹头融化制成的咖啡研磨器、还有也门、埃及和埃塞俄比亚出土的咖啡壶文物。同时还有一本18世纪德国详细描述咖啡的著作。（参观时间：约45分钟）
                 <w:br/>
                 乘坐传统的【水上的士】（乘船游览），跨过市内的河湾，欣赏两岸的现代建筑（游览时间：约5分钟）。
                 <w:br/>
                 开车前往阿布扎比，后跨越著名铁链桥前往阿联酋之首都～阿布扎比。（距离约150公里）
                 <w:br/>
                 途径【房车小镇】（入内参观），十多辆造型特色的房车，或是礼品店，或是餐厅（星巴克、海鲜、烧烤、墨西哥玉米卷、汉堡包等），还有儿童游乐场（蹦极、卡丁车等），小镇四周围墙充满涂鸦，浓郁的美式风情。（参观时间：约20分钟）
                 <w:br/>
-                乘车经过【YAS ISLAND人工岛】（车览），此岛占地面积约 25平方公里。岛上建有阿布扎比世界主题公园，度假日酒店水上公园酒店，购物中心等等，更有一条F1赛车场，是一个综合的旅游目的地,游客们更可看见设计新颖独特的YAS HOLTEL及【全球首家法拉利主题公园】（车览）。
-                <w:br/>
                 约定时间集合开车前往游览阿拉伯地区最奢华的清真寺【谢赫扎伊德清真寺】（入内参观），这也是世界六大清真寺，可同时容纳四万名徒。建筑及设计壮观华丽无与伦比，令人惊叹，拥有世界最大的地毯，及最多吊灯的清真寺）；该清真寺耗资五十五亿美元，内部以数以万计的宝石贝壳镶嵌，颇具欣赏价值的是每盏80万美金的斯洛华世奇水晶吊灯，还有全世界最大的一块手工地毯，整个建筑群都用来自希腊的汉白玉包裹着，白色典雅的外观，衬在蔚蓝的天空下，显得格外庄严肃穆。（时间：游览约60分钟）
                 <w:br/>
-                之后入住酒店休息。
+                特别安排【新年中式晚宴】，定制全套正宗新年中式宴席，在异国享受中国式团圆饭，红红火火过大年。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：中式午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：阿拉伯午餐     晚餐：新年中式晚宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">阿布扎比国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -785,51 +787,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿布扎比
                 <w:br/>
                 酒店早餐后，开车前往阿布扎比【YAS ISLAND人工岛】（车览），此岛占地面积约 25平方公里。岛上建
                 <w:br/>
                 有阿布扎比世界主题公园.
                 <w:br/>
                 探索阿布扎比，四大主题乐园等你挑战!（4个园区内任选2园）
                 <w:br/>
-                <w:br/>
                 华纳兄弟主题乐园、水世界、海洋世界和法拉利公园，为你呈现精彩多彩的娱乐选择。
                 <w:br/>
                 海洋世界阿布扎比(Sea world Abu Dhabi):
                 <w:br/>
                 (参考开放时间：10：00-18：00，以园区实际通知为准）
                 <w:br/>
                 阿布扎比在2023年5月才盛大开业的一座室内多物种的水族馆，这座水族馆之大可谓令人瞠目结舌，地下设有9层，犹如一座巨大的环形屏幕，呈现震撼的视觉盛宴。这座水族馆独具创意，通过出片儿的大玻璃墙，可以近距离观赏到成群结队的企鹅，为整个水族馆增添了一份生动和活力。
                 <w:br/>
                 分成八大主题区，展示150多种物种，总计达10万只动物。除了常规海洋生态，还有南北极馆和带热海洋区，欣赏到海象、企鹅、火烈乌以及大西洋宽吻海豚等。
                 <w:br/>
                 这里独特之处在于可以亲身触摸海星、鳐鱼等，是绝大多数水族馆无法提供的互动体验，尤其适合小朋友。此外，馆内设有超过35种互动体验和游乐设施，包括潜水和水下徒步旅行，打造一天内感受两极和热带生态奇妙融合的绝佳场所。神仙姐姐刘亦菲也都强推的景点。
                 <w:br/>
                 法拉利世界阿布扎比(FerrariWorld Abu Dhabi):
                 <w:br/>
                 (参考开放时间：11：00-20：00，以园区实际通知为准）
                 <w:br/>
                 以法拉利为主题的主题公园，将法拉利的速度、激情和创新融入到各种令人兴奋的娱乐和体验中。拥有刺激的过山车、模拟赛车等设施。法拉利红为公园的标志性颜色，处处可见，为整个主题园区增添了法拉利独有的红色氛围。里面的法拉利博物馆，展示了法拉利品牌的演变历史、经典车型以及创新技术，让游客深入了解这个世界著名的汽车品牌。
                 <w:br/>
                 设施与体验:
                 <w:br/>
                 1.法拉利大过山车:公园内的标志性游乐设施，提供极速飞驰的感觉，是寻求刺激的游客的绝佳选择。
                 <w:br/>
                 2.法拉利驾驶体验:有机会亲自驾驶法拉利跑车，感受速度和激情的融合。
                 <w:br/>
                 3.模拟赛车体验:提供赛车模拟器，让游客感受法拉利赛车手的刺激体验。
@@ -863,51 +864,51 @@
                 水上滑道:多种类型的水上滑道，包括激流滑道和螺旋滑道，适合寻求刺激的冒险者。
                 <w:br/>
                 冲浪池:提供人工制造的冲浪浪池，可以尽情体验冲浪的乐趣。
                 <w:br/>
                 于指定时间安排入住【八星皇宫酒店】，此酒店是世上唯一的八星级酒店，一座从沙漠中拔地而起的奇迹。（如遇政府会议或是接待皇室成员等，酒店将有权利取消团队入住，则安排另国际五星级酒店入住并补回酒店差价，敬请谅解）。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：阿拉伯午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式火锅餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">阿布扎比八星酋长皇宫酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -932,72 +933,70 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿布扎比-迪拜
                 <w:br/>
                 早餐后，返回迪拜，前往【朱美拉海滩】（下车游览）,最佳角度【观赏帆船酒店】（远观）,迪拜有许多美丽
                 <w:br/>
                 的海滩和海滩公园，提供各种休闲和娱乐设施。朱美拉海滩无疑是其中最著名的一处，白色沙滩和波斯湾的
                 <w:br/>
                 湛蓝海水使朱美拉公共海滩令人着迷，海滩紧邻帆船酒店和诸多迪拜热门景点，是观赏迪拜帆船酒店的绝佳
                 <w:br/>
                 去处。
                 <w:br/>
                 前往坐落在著名的运河酒店建筑群里传统的【茱美拉古镇】（入内参观），集市保持着旧时阿拉伯人生活的原始风貌，诸多颇具阿拉伯风情的挂毯烟壶定会令您心仪（约30分钟）
                 <w:br/>
                 前往【范思哲宫殿酒店】办理入住。迪拜范思哲宫殿酒店被誉为“16 世纪的意大利皇宫”，是融合阿拉伯建筑风格的新古典主义惊世杰作。酒店引人瞩目的入口、高高矗立的穹顶、整洁优美的花园以及一系列精美的意式家具，让其成为范思哲生活方式有力的代言人。抵达酒店后，首先映入眼帘的是引人注目、采用大理石马赛克制成的标志性美杜莎 (Medusa) 头像和呼之欲出的希腊装修风格。
                 <w:br/>
-                下午自由活动，晚上于酒店享用【正宗波斯晚餐】，餐厅是由米其林主厨MASOUR ME Memarian管理的，特色是分子料理，而且会有主厨到餐桌前表演现场制作美食，餐厅用的是范思哲定制黄金餐盘，带客人揭秘神秘华丽的波斯美食之旅。
-                <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：范思哲正宗波斯料理晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">中东首家范思哲宫殿酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1020,74 +1019,74 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迪拜
                 <w:br/>
                 早上于酒店享用自助早餐。车游有「世界上最大的人工岛」「世界第八大景」之称的【The Palm棕榈岛】。（参观时间：约15分钟）
                 <w:br/>
                 外观【六星级Atlantis The Palm 酒店】，此酒店耗资15亿美元兴建，坐落阿联酋迪拜的棕榈人工岛上 ，占地113亩，体现了古波斯和古巴比伦建筑装潢风貌。
                 <w:br/>
                 特别安排【迪拜未来世界博物馆】（车览）和迪拜新地标【金相框】（车览）。
                 <w:br/>
                 后特别安排前往“新地标”，最近距离观赏世界最高楼-BURJ KHALIFA，楼高164层迪拜塔.
                 <w:br/>
                 亲临08年11月开幕的全世界最大的商场-- 【Dubai Mall】并于此处自由活动（参观时间：约2个小时）。
                 <w:br/>
-                约定时间前往【迪拜市中心皇宫酒店The Palace Downtown Hotel享用泰式晚餐】，此餐厅被评为迪拜最佳观景餐厅之一，晚上可观看壮观的哈里发塔和迪拜mall音乐喷泉景观。在浪漫的星光下，品尝精致佳肴，享受这美丽的迪拜夜景，而THIPTARA就是这样一个让人沉醉的地方。
-[...1 lines deleted...]
-                晚上入住迪拜奢华新地标酒店：SLS Dubai Hotel,迪拜新晋网红酒店，以时尚奢华著称。自2021年开业以来，SLS酒店便凭借其年轻时尚的设计和奢华氛围，吸引了全球旅行者的目光。SLS酒店还拥有多项世界之最：世界最高泳池，世界最高酒店大堂，世界最高牛排馆等，为您带来前所未有的时尚体验~
+                前往【新春限定丨迪拜市中心皇宫酒店The Palace Downtown Hotel享用泰式晚餐】，近距离观看哈里发塔灯光秀和迪拜mall音乐喷泉，解锁这第一无二的跨国新春体验。
+                <w:br/>
+                之后入住迪拜奢华新地标酒店：SLS Dubai Hotel,迪拜新晋网红酒店，以时尚奢华著称。自2021年开业以来，SLS酒店便凭借其年轻时尚的设计和奢华氛围，吸引了全球旅行者的目光。SLS酒店还拥有多项世界之最：世界最高泳池，世界最高酒店大堂，世界最高牛排馆等，为您带来前所未有的时尚体验~
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：Palace Downtown泰餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：新年限定泰式晚宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">迪拜新地标SLS最高无边泳池酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1106,85 +1105,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迪拜-深圳
                 <w:br/>
                 早上：酒店早餐后前往机场乘坐阿联酋航空公司波音777-300ER客机飞回深圳。
                 <w:br/>
                 晚上：抵达深圳国际机场散团，结束愉快行程！
                 <w:br/>
                 以上行程仅供参考，旅行社有权根据航班调整顺序，遇景点维修等非旅行社控制因素，旅行社保留使用其它相关代替景点的权利！
                 <w:br/>
+                交通：飞机
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1456,50 +1457,54 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">哈里法塔观光</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含：预订费 + 124层门票 +其他服务费
                 <w:br/>
                 登上世界第一高楼—哈利法塔，它拥有世界上四个之最：最高大楼（约合827米），层数超过160层。最高游泳池，最高清真专卖店，最多和最快的电梯，观光塔设在124层。
+                <w:br/>
+                12:00-20:00PM 价格：120USD
+                <w:br/>
+                其他时段：USD110
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2452,51 +2457,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>