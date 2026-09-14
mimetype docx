--- v1 (2026-08-25)
+++ v2 (2026-09-14)
@@ -440,51 +440,51 @@
                 <w:br/>
                 ◉ 穿越峡湾国家公园
                 <w:br/>
                 ◉ 亲近澳洲袋鼠考拉
                 <w:br/>
                 ◉ 走进毛利人的家园
                 <w:br/>
                 行程亮点
                 <w:br/>
                 ◉ 澳大利亚：神奇国度。古老南方大陆的奇幻万花筒。
                 <w:br/>
                 ★ 悉尼：澳洲地标。见证世界建筑典范歌剧院。
                 <w:br/>
                 ★ 墨尔本：文化之都。艺术沉浸，繁华慢生活。
                 <w:br/>
                 ★ 伯尼：塔斯马尼亚的奶油童话镇。
                 <w:br/>
                 ★ 伊登：观鲸小镇。开启梦幻山海的悠然漫步。
                 <w:br/>
                 ◉ 新西兰：长白云之乡。中土世界的现实诗篇。
                 <w:br/>
                 ★ 奥克兰：帆船之都。感受自然魅力，感受慢生活。
                 <w:br/>
                 ★ 罗托鲁阿：火山上的城市。走进毛利人的生活，上火山，下牧场。
                 <w:br/>
-                ★ 基督城：花园之城。在上帝的后花园里，感受英伦之外的英伦。
+                ★ 蒂马鲁：花园之城。爱德华风情与海岸野趣的优雅邂逅。
                 <w:br/>
                 ★ 达尼丁：新西兰的爱丁堡。畅游童话小镇，体验苏格兰的精神内核。
                 <w:br/>
                 ★ 峡湾国家公园：世界自然遗产。巡航壮美峡湾，徜徉人间仙境。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -1115,65 +1115,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                08/02，基督城/利特尔顿，新西兰（靠岸08:00，离港18:00)
-[...13 lines deleted...]
-                早餐:邮轮   中餐：团餐      晚餐：邮轮   交通：邮轮、旅游用车    住宿：邮轮
+                08/02，蒂马鲁，新西兰（靠岸09:00，离港18:00)
+                <w:br/>
+                邮轮早餐后，在领队带领下步行游览海滨小镇蒂马鲁，或可参观游览卡洛琳海滩、蒂马鲁法院、圣公会教堂、南坎特伯雷博物馆。
+                <w:br/>
+                蒂马鲁：花园之城。爱德华风情与海岸野趣的优雅邂逅。
+                <w:br/>
+                蒂马鲁以保存完好的维多利亚建筑群和卡罗琳湾的金色沙滩闻名。漫步历史街区，铸铁雕花阳台与复古电车轨道诉说19世纪繁华。
+                <w:br/>
+                ‌【圣公会教堂】蒂马鲁的‌城市地标之一‌，其维多利亚风格建筑由当地火山青石建造，厚重而典雅。
+                <w:br/>
+                【南坎特伯雷博物馆】展览涵盖‌当地地理、毛利岩石艺术、海事历史、化石与贝壳雕刻‌等。
+                <w:br/>
+                <w:br/>
+                早餐:邮轮   中餐：邮轮     晚餐：邮轮   交通：邮轮  住宿：邮轮
                 <w:br/>
                 交通：邮轮、旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：团餐     晚餐：邮轮   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1841,63 +1840,64 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 16/02，悉尼，澳大利亚（靠岸07:00)
                 <w:br/>
-                邮轮早餐后，办理离船手续。前往悉尼市区游览，参观塔龙加动物园、圣玛丽大教堂、世界文化遗产悉尼歌剧院（外观）、议会大厦（外观）、海港大桥。
-[...11 lines deleted...]
-                早餐:邮轮   中餐：团餐    晚餐：团餐   交通：旅游用车   住宿：酒店
+                酒店早餐后，前往蓝山公园参观游览（含门票），探索古老的峡谷、茂密的森林和壮丽的瀑布。后前往机场乘坐国际航班返回国内。
+                <w:br/>
+                【蓝山国家公园】是澳大利亚世界遗产之一“大蓝山地区（Greater Blue Mountains Area）”七座国家公园中最具名气的一个，因满山遍野的桉树林在阳光下挥发出蓝色微粒而得名。
+                <w:br/>
+                <w:br/>
+                我们为您特别安排搭乘纵深火车railway深入壮阔的杰美逊峡谷，漫步于侏罗纪时代就已存在的蕨类雨林，感受一趟芬多精之旅。您还将搭乘观景缆车，观赏绵延的山谷奇景，继而乘坐天际观景缆车观赏三姐妹峰，倾听感人至深的古老传说。
+                <w:br/>
+                参考航班：
+                <w:br/>
+                CA178 (02月17日，悉尼-北京，20:40-05:00+1，飞行时长约11时20分）
+                <w:br/>
+                MU736 (02月17日，悉尼-上海，21:30-05:00+1,飞行时长约10时30分）
+                <w:br/>
+                早餐:酒店  中餐：团餐    晚餐：机餐或自理    交通：旅游用车、飞机   住宿：飞机
                 <w:br/>
                 交通：旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1943,51 +1943,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 17/02，悉尼，澳大利亚-北京/上海
                 <w:br/>
                 酒店早餐后，前往蓝山公园参观游览（含门票），探索古老的峡谷、茂密的森林和壮丽的瀑布。后前往机场乘坐国际航班返回国内。
                 <w:br/>
                 【蓝山国家公园】是澳大利亚世界遗产之一“大蓝山地区（Greater Blue Mountains Area）”七座国家公园中最具名气的一个，因满山遍野的桉树林在阳光下挥发出蓝色微粒而得名。
                 <w:br/>
                 我们为您特别安排搭乘纵深火车railway深入壮阔的杰美逊峡谷，漫步于侏罗纪时代就已存在的蕨类雨林，感受一趟芬多精之旅。您还将搭乘观景缆车，观赏绵延的山谷奇景，继而乘坐天际观景缆车观赏三姐妹峰，倾听感人至深的古老传说。
                 <w:br/>
                 参考航班：
                 <w:br/>
                 CA178 (02月17日，悉尼-北京，20:40-05:00+1，飞行时长约11时20分）
                 <w:br/>
                 MU736 (02月17日，悉尼-上海，21:30-05:00+1,飞行时长约10时30分）
                 <w:br/>
-                早餐:酒店  中餐：团餐    晚餐：团餐    交通：旅游用车   住宿：飞机
+                早餐:酒店  中餐：团餐    晚餐：机餐或自理    交通：旅游用车、飞机   住宿：飞机
                 <w:br/>
                 交通：旅游用车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2205,55 +2205,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、客人自行办理护照的费用及申请签证中准备相关材料所需的制作费、手续费、前往签证中心录指纹等产生的交通费等；
                 <w:br/>
                 2、乘机时行李超重或转机时自行的餐食费用；
                 <w:br/>
                 3、邮轮上非免费餐饮费、洗衣、理发、电话（或WIFI）、饮料、烟酒、付费电视、购物等私人消费；
                 <w:br/>
                 4、邮轮及酒店单房差：单男或单女在无法拼房入住的情况下，需另补房差；
                 <w:br/>
-                5、境外领队司机服务费150美元/人（机场交于领队）；
+                5、境外领队司机服务费160美元/人（机场交于领队）；
                 <w:br/>
                 6、邮轮小费20美金/人/晚*11晚=220美金（邮轮上支付，具体金额以船公司实际收取为准）；
                 <w:br/>
-                7、报名之日起超过70周岁的旅客须额外缴纳600元，用于购买100万元的旅游意外险；
+                7、报名之日起或在旅途行进中达到及超过 70 周岁的旅客须额外缴纳600元，用于购买100万元的旅游意外险；
                 <w:br/>
                 旅游费用包含项目中没有包含的其他费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2294,50 +2294,52 @@
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重要声明
                 <w:br/>
                 1、以上为参考行程，旅行社保留根据邮轮航线、航班、签证及前往国的实时情势，对行程做适当调整之权利。行程、航班、酒店、餐食、景点及其它相关信息以《出团通知书》为准。旅行社根据相关情况所做的变更，不视作旅行社违约。
                 <w:br/>
                 2、行程中部分景点如因不安全或其它原因无法参观，不视作旅行社违规，旅行社不退赔费用。
                 <w:br/>
                 3、参考行程中对国家、地区、城市的概要性描述，并非确是行程中的游览景点，不能保证参观游览中能面面俱到。参考行程中引用的图片，并非参观游览中按图索骥之实证，不能保证张张具实、全部目睹。
                 <w:br/>
                 4、船票、机票一旦付费确认，则不能改期、退票、改签、更名。 
                 <w:br/>
                 5、邮轮船票含早中晚三餐，岸上游览午餐不含，敬请自理。
+                <w:br/>
+                6、邮轮靠岸和离港时间仅为参考信息，以登船后邮轮公司公布的时刻表为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2668,51 +2670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>