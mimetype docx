--- v0 (2026-07-29)
+++ v1 (2026-10-23)
@@ -931,51 +931,53 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期:7月18/21/24/27/30日；8月2/5/8/11/14/17/20/23/26/29日
+                出发日期：周六/国庆不涨价
+                <w:br/>
+                10月1/4/7/10/13/16/19/22/25/28/31日；11月3/6/9/12/15/18/21/24/27/30日
                 <w:br/>
                 成人：￥399元/人（含车位、床位、3正3早、无限次温泉、酒店泳池）
                 <w:br/>
                 不占床儿童/成人：￥339元/人（含车位、3正3早、无限次温泉、酒店泳池）
                 <w:br/>
                 单车位：￥199元/人（只含车位）
                 <w:br/>
                 无三人房/加床，单人补房差230元或放弃床位（其他含）
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
                 2、用餐：含3早3正（早餐/正餐为包含套餐，不用均无费用退）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
                 4、住宿：连住3晚汕尾陆河县硅谷泉境温泉度假村（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人必需补房差）；
                 <w:br/>
                 5、服务：含全程优秀导游服务；
                 <w:br/>
                 6、购物：纯玩无购物
@@ -1264,51 +1266,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>