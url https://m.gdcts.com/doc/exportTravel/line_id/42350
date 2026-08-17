--- v0 (2026-07-27)
+++ v1 (2026-08-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【韶关丰源温泉泡双料温泉纯玩3天】狂食11自助餐行程单</w:t>
+        <w:t xml:space="preserve">【韶关丰源温泉3天】入住韶关丹霞丰源温泉酒店丨尽情浸泡“双料温泉”苏打泉&amp;硫磺泉丨徽派水上威尼斯泳道、水上旋转滑道行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -594,51 +594,51 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 出发---丹霞丰源温泉--安排入住酒店
                 <w:br/>
                 出发地出发，沿路接齐各位贵宾后出发，乘车前往【丹霞丰源温泉酒店】安排入住。 
                 <w:br/>
                 下午：丰源温泉酒店四面环山，林木葱翠，融于自然；整体建筑群，依山而建，靠水而居，在保障原生山体风貌的同时，依南低北高的山谷地势，打造24米错落高差的恢弘叠级景观水系，呈现极具江南水乡的体验风情。区内各个组团别墅，临私家泳道精心排布，大规模叠级水系环绕其间，在保证每栋别墅的生活私密基础上，可带来时刻亲水的畅游体验。别墅房间设施经典高雅，舒适宜人，为您营造五星级的高质量睡眠环境。酒店总客房379间，每间亲水套房均配备会客厅、麻将桌、私家阳台花园、温泉泡池，让您足不出户即可享受奢华泉世界，更能零距离嬉戏于超长网红威尼斯泳道，享受独有的度假快乐。 
                 <w:br/>
                 <w:br/>
                 住宿（酒店安排为准，不指定）：
                 <w:br/>
                 韶关丹霞丰源温泉酒店 清雅双床房/清雅大床房 （外楼梯别墅二楼客房，双床1.2 米/大床1.8米）
                 <w:br/>
-                韶关丹霞丰源温泉酒店 丹泉双床房/清雅大床房 （双床1.2 米/大床1.8米
+                韶关丹霞丰源温泉酒店 丹泉双床房/清雅大床房 （双床1.2 米/大床1.8米）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -868,74 +868,60 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：6月12/14/16/18/20/22/24/26/28/30日
-[...2 lines deleted...]
-                <w:br/>
                 8月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29/31日
                 <w:br/>
                 暑假期间07月17日-08月23日周五六出发加收50元/人
                 <w:br/>
                 成人：599元/人（占床、含车位、餐、门票）
                 <w:br/>
                 1.2-1.4米以下不占床儿童：299元/人（不占床、含车位、餐、门票）
                 <w:br/>
                 1.2米以下小童：229元/人（含单车位）
                 <w:br/>
-                <w:br/>
-[...8 lines deleted...]
-                如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
                 2、用餐：含2早5正餐2下午茶2宵夜（全程食足11餐）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
                 4、住宿：韶关丹霞丰源温泉酒店 清雅双床房/清雅大床房或丹泉客双床/大床房
                 <w:br/>
                 （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
                 <w:br/>
                 5、服务：提供导游服务（往返导游）；
                 <w:br/>
                 6、购物：无。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1208,51 +1194,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>