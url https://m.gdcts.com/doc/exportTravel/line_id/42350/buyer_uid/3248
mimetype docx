--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【韶关丰源温泉3天】入住韶关丹霞丰源温泉酒店丨尽情浸泡“双料温泉”苏打泉&amp;硫磺泉丨徽派水上威尼斯泳道、水上旋转滑道行程单</w:t>
+        <w:t xml:space="preserve">【丰源温泉】韶关3天丨入住韶关丹霞丰源温泉酒店丨尽情浸泡“双料温泉”苏打泉&amp;硫磺泉丨徽派水上威尼斯泳道、水上旋转滑道行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -417,50 +417,52 @@
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 连住2晚丹霞丰源温泉酒店 徽派江南风格清雅/丹泉客房
                 <w:br/>
                 尽情浸泡“双料温泉”苏打泉&amp;硫磺泉 两大天然珍稀温泉
                 <w:br/>
                 徽派水上威尼斯泳道、水上旋转滑道、免费畅玩大型水上玩具
                 <w:br/>
                 每间房赠送2张彩虹滑道体验门票，温泉亲亲鱼疗门票
                 <w:br/>
                 6成人同时报名，升级1间亲水大床房（1房1厅带麻将+私家泡池，仅限2套 先到先得）
+                <w:br/>
+                8月25日-9月28日期间每房赠送2斤美味小龙虾1份（每间房仅限2斤）
                 <w:br/>
                 【尽享美食 任食11餐】
                 <w:br/>
                 酒店自助餐时间（开放时间内 随进任食）上午 08:00-14:30，下午17:30-24:00
                 <w:br/>
                 可免费升丹泉轩独立泡池房含4池水（下单备注，节假日不适用）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -868,68 +870,84 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                8月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29/31日
-[...7 lines deleted...]
-                1.2米以下小童：229元/人（含单车位）
+                出发日期：中秋/周末不涨价
+                <w:br/>
+                一、
+                <w:br/>
+                9月16/18/20/22/24/26/28/30日
+                <w:br/>
+                10月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                1.2米以上/成人	599元/人	占床，含车位+餐+导服
+                <w:br/>
+                二、10月2/4日1.2米以上/成人	699元/人	占床，含车位+餐+导服
+                <w:br/>
+                <w:br/>
+                三、1.2-1.4米以下不占床儿童	299元/人	不占床，含车位+餐+导服
+                <w:br/>
+                四、单车位	229元/人	仅含车位费
+                <w:br/>
+                <w:br/>
+                房差说明
+                <w:br/>
+                三人房：无
+                <w:br/>
+                补房差：450元/人，10月2/4日550元/人
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
                 2、用餐：含2早5正餐2下午茶2宵夜（全程食足11餐）；
                 <w:br/>
-                3、门票：行程所含景点首道大门票（园内园景点门票自理）；
+                3、门票：温泉门票（园内园景点门票自理）；
                 <w:br/>
                 4、住宿：韶关丹霞丰源温泉酒店 清雅双床房/清雅大床房或丹泉客双床/大床房
                 <w:br/>
                 （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
                 <w:br/>
                 5、服务：提供导游服务（往返导游）；
                 <w:br/>
                 6、购物：无。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1194,51 +1212,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>