--- v0 (2026-07-22)
+++ v1 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【桂林+阳朔赏金龙巡游盛宴，纯玩全包餐3天游】灯火里的中国！灯火如龙、山水如诗行程单</w:t>
+        <w:t xml:space="preserve">【广西桂林3天】亲身参与金龙巡游盛宴丨灯火里的中国、灯火如龙、山水如诗丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX20260718SP10318788</w:t>
+              <w:t xml:space="preserve">TX-20260727SP10318788</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -414,51 +414,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                金龙巡游盛宴】重金包含价值135元竹筏夜游遇龙河！亲身参与金龙巡游盛宴！金龙巡游、年度狂欢盛典、桂林+阳朔、竹筏夜游灯火遇龙河！
+                ★【金龙巡游盛宴】重金包含价值135元竹筏夜游遇龙河！亲身参与金龙巡游盛宴！金龙巡游、年度狂欢盛典、桂林+阳朔、竹筏夜游灯火遇龙河！
                 <w:br/>
                 ★【梦幻仙境】桂林山水甲天下，阳朔山水甲桂林，打卡桂林、阳朔多个著名景点，带您感受画中的仙境！
                 <w:br/>
                 ★【炊金馔玉】安排当地特色漓江啤酒鱼+正宗桂林米粉，让您品鉴更多骨子里的味道！
                 <w:br/>
                 ★【阳朔风情深度漫游】闲逛拥有千年历史的阳朔西街，感受中西交融的异域烟火气息；车览十里画廊奇峰美景，打卡奇幻月亮山，徒步遇龙河原生山水画卷，青山翠竹环绕、碧水澄澈如翡，全方位邂逅阳朔田园诗意风光！
                 <w:br/>
                 ★【兴坪古镇漓江精华游】探访拥有 1700 余年历史的兴坪千年古镇，亲临 20 元人民币背景取景地，饱览漓江百里画廊精华段，远眺九马画山、黄布倒影等经典山水胜景；探秘世界岩溶奇观莲花岩，品读历代文人墨客沉醉漓江山水的诗意情怀！
                 <w:br/>
                 ★【夜游两江四湖梦幻盛景】打卡被誉为东方威尼斯的城市水系风光，漫步榕湖、杉湖湖畔，邂逅璀璨日月双塔、网红水晶玻璃桥，一路途经千年古榕、历史浮雕名桥，夜幕下湖光与灯火交相辉映，在流光溢彩间邂逅桂林诗意夜生活！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -685,51 +685,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐—【兴坪古镇】—莲花岩—金龙巡游—【遇龙岛】—【阳朔西街】
                 <w:br/>
                 前往【兴坪古镇】（已包含参观）兴坪古镇位于阳朔北部漓江江畔,是一座拥有一千七百多年历史的古镇。如今古镇内仍存有古街、古桥、古戏台、古庙等景物。兴坪素以山水秀丽、景甲天下而著称，是中国旅游名县阳朔县的旅游重镇。位于阳朔县城东北部，距阳朔县城25公里。世界著名的漓江蜿蜒流于该镇西南部，境内江段长达20多公里，两岸群峰连绵，如剑芒排扦，奇特怪异，万态千姿，绿水滢回，青山环列，倒影幢幢，翠竹成林，垂柳如茵，泛舟江心帆星点点，相映成趣。兴坪，桂林山水之精华，这里有著名的九马画山、黄布倒影、僧伲斗嘴、朝板山、榕潭揽胜、雾绕青螺，
                 <w:br/>
                  网红打卡地【20元人民币背景】这里有两个总统游过的神秘、古朴村落——渔村，这里有堪称世界岩溶奇观的——莲花岩，这里有被印制在1999年版20元人民币背景图案上的兴坪大河背秀丽风景。古往今来，兴坪秀丽的山山水水，引得无数骚人墨客为之陶醉。老一辈无产阶级革命家叶剑英元帅曾在1963年畅游兴坪时写下了春风漓水客舟轻，夹岸奇峰列送迎。马跃华山人睇镜，果然佳胜在兴坪，创作出不朽诗篇。
                 <w:br/>
-                【灯火里的中国：金龙巡游—狂欢盛典】广西桂林阳朔的一项水上非遗民俗活动，由数十张竹筏串联成金色巨龙在夜间水域巡游。
+                【灯火里的中国：金龙巡游—狂欢盛典】广西桂林阳朔的一项‌水上非遗民俗活动‌，由数十张竹筏串联成金色巨龙在夜间水域巡游。
                 <w:br/>
                 双龙以水为席、以灯为骨，蓝龙的清冽与金龙的暖煦形成鲜明对比，一冷一热、一柔一刚，在镜面般的水面上各自舒展，又在倒影里交叠成完整的对称图腾，仿佛正于碧波间对望、共舞，将传统祥瑞的威严与灵动尽数展现。
                 <w:br/>
                 夜游遇龙河，夜尊降临，华灯初上，在遇龙河工农桥下荣着竹筏泛舟在遇龙河上，阿妹唱着刘三姐山歌，来此遇龙·夜游遇龙河:阳朔限定夜色体验，光影伴晚风，舟行曾波上;睡受 “一河星光摇，两岸灯火柔，人在看中游，心種夜色悠”，
                 <w:br/>
                 乘坐人工竹筏穿行于诗画的遇龙河上，与群山相会，欣赏两岸五光十色的夜景，听遇龙河小龙女与书生的爱情故事，与阿妹对唱山歌，观看一场非遗的鸬鹚捕鱼，跳竹竿舞、抛绣球体验广西本地民俗风情，寻找书生与小龙女的爱情足迹，感受智慧与文化的碰撞。在生命母树下见证爱情的誓言；在心灵迷宫中探索；在龙宫中接受神龙的赐福；在锣鼓喧天与欢声笑语中共赴一场穿越千年的盛宴。
                 <w:br/>
                 登【遇龙岛】登上神秘的遇龙岛，在岛上的层层密林中，闯关探险，用智慧取得通关秘钥，更有机会进入龙宫，面见龙宫的主人，收获意外惊喜...
                 <w:br/>
                 (备注:如遇突发大雨或者涨水，遇龙河水位超过安全线，则此項目无法进行，将改成其他项目参观，敬请理解)
                 <w:br/>
                 晚上可亲临已具三百年历史，名登“世界旅游大典”充满外国醉人情调之【阳朔西街】。漫步有1400年历史、由青石铺成，集酒吧、工艺品、风味小吃、中西结合的中华第一街，领略洋人街欧美浪漫情调。，在这不分国度，没有边界，热情洋溢的西街，您可以感受到浓郁的异国情调，而浪漫又激情四射的酒吧更能让您流年往返！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -781,51 +781,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐—【十里画廊】—【月亮山】—【遇龙河风光】—返程
                 <w:br/>
                 游览阳朔【十里画廊】风光（车览），一路可欣赏到猪八戒晒肚皮、骆驼过江、老鹰亲嘴等象形山美景；
                 <w:br/>
                 外观【月亮山】赏月道观览阴晴雨雾，变幻莫测的奇峰异石，亲临感受那天边悬月，阴晴圆缺的奇幻变化，并可手捧悬月合影留恋。
                 <w:br/>
                 徒步游览【遇龙河风光】遇龙河两岸山峰清秀迤逦，连绵起伏，形态万千，江岸绿草如茵，翠竹葱郁，树木繁荫。遇龙河的水如同绿色的翡翠，清澈透亮，鱼儿闲游，水筏飘摇，一一可见。微风拂过水面，泛起阵阵涟漪，如同小提琴奏出的音符，静静的，轻轻的。
                 <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                ※※※※※※※※※※※※预祝各位嘉宾旅途愉快！※※※※※※※※※※※※
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -893,145 +901,506 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 出发日期：
                 <w:br/>
-                7月19/23/26/30日
-                <w:br/>
                 8月1/6/8/13/15/20/22/27/29日
                 <w:br/>
-                成人：399元/人（含床位、车位、导游服务、景区大门票、3正餐）
-[...3 lines deleted...]
-                1.2米以下：299元/人（仅含车位）
+                18岁以上成人：399元/人（含床位、车位、导游服务、景区大门票、3正餐）
+                <w:br/>
+                18岁以下儿童：399元/人（含车位、导游服务、景区大门票、3正餐）
+                <w:br/>
+                1.0以下儿童：299元/人（含单车位）	
                 <w:br/>
                 无三人房/加床，单人放弃床位（其他含）或补房差200元/人
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：全程空调旅游大巴（保证一人一正座位，车型大小根据游客实际人数安排）；
                 <w:br/>
                 2、住宿：1晚桂林酒店、1晚阳朔酒店  标准双/大床房 随机安排，不指定；
                 <w:br/>
                 桂林参考酒店：富豪、漓水江畔、广悦臻
                 <w:br/>
                 阳朔参考酒店：八方来、龙腾、万紫千红石马店
                 <w:br/>
                 (住宿只含每人每天一床位。若出现单男单女，客人需补房差，若一大带一小报名，必须补房差，使用一间房,如选择当地现补单房差价格则以当地为准
                 <w:br/>
                 3、门票：景点首道大门票；
                 <w:br/>
                 4、用餐：含5正2早（其中2个正餐会安排正宗桂林米粉餐）；餐不用当自动放弃，不退费用，请知悉；
                 <w:br/>
                 5、导游：优秀导游服务；
                 <w:br/>
                 6、购物：全程0购物，景点或市集内的商店不属于购物店与我司无关，请自愿并合理消费；
-                <w:br/>
-[...4 lines deleted...]
-                行程中未提到的其他费用和个人消费和购买手信的费用;因交通延误、取消等意外事件或战争、罢工、自然灾害等不可抗力导致的额外费用；因游客违约、自身过错、自身疾病导致的人身财产损失而额外支付的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【费用不含】
-                <w:br/>
                 1.行程中一切个人消费自理;
                 <w:br/>
                 2.强烈建议游客自行购买旅游意外保险;
                 <w:br/>
                 3.行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">竹筏游江</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                自费项目说明，旅游者（我本人）确认如下：
+                <w:br/>
+                1、旅行社已就本次旅行的上述协议项目的特色，旅游者自愿参加购物和另行付费项目的相关权益及风险对我本人进行了全面的告知、提醒。经慎重考虑后，我本人自愿选择并参加上述协议项目，本协议的签订过程旅行社并无强迫。我本人确认自愿参加上述项目，并承诺理性消费，注意人身和财产安全。如因旅行社不能控制的原因导致无法安排，我本人对旅行社予以理解，互不承担违约责任。
+                <w:br/>
+                2、旅行社已提醒旅游者，在旅游行程单中约定的自由活动期间，可根据自已的喜好自愿选择自费项目，以感受不同的体验。
+                <w:br/>
+                3、旅行社已明确告知所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许前提下，旅行社予以安排。如因行程按排、天气景区临时关闭等原因无法安排，我本人予以理解；
+                <w:br/>
+                4、旅行社已提醒旅游者，应当注意旅游目的地的相关法律、法规和风俗习惯、宗教禁忌等，不参加依照中国法律不宜参加的活动等。购物项目均属我本人个人消费行为，应谨慎购物并根据自身条件和能力选择另付费游览项目。
+                <w:br/>
+                5、旅行社已明确告知自费项目为统一标价（简要内容参见本补充协议的自费项目介绍），在自费补充协议上签字确认即视为
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 110.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">尧山往返索道</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                自费项目说明，旅游者（我本人）确认如下：
+                <w:br/>
+                1、旅行社已就本次旅行的上述协议项目的特色，旅游者自愿参加购物和另行付费项目的相关权益及风险对我本人进行了全面的告知、提醒。经慎重考虑后，我本人自愿选择并参加上述协议项目，本协议的签订过程旅行社并无强迫。我本人确认自愿参加上述项目，并承诺理性消费，注意人身和财产安全。如因旅行社不能控制的原因导致无法安排，我本人对旅行社予以理解，互不承担违约责任。
+                <w:br/>
+                2、旅行社已提醒旅游者，在旅游行程单中约定的自由活动期间，可根据自已的喜好自愿选择自费项目，以感受不同的体验。
+                <w:br/>
+                3、旅行社已明确告知所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许前提下，旅行社予以安排。如因行程按排、天气景区临时关闭等原因无法安排，我本人予以理解；
+                <w:br/>
+                4、旅行社已提醒旅游者，应当注意旅游目的地的相关法律、法规和风俗习惯、宗教禁忌等，不参加依照中国法律不宜参加的活动等。购物项目均属我本人个人消费行为，应谨慎购物并根据自身条件和能力选择另付费游览项目。
+                <w:br/>
+                5、旅行社已明确告知自费项目为统一标价（简要内容参见本补充协议的自费项目介绍），在自费补充协议上签字确认即视为
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 110.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">冠岩水陆空套票+景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                自费项目说明，旅游者（我本人）确认如下：
+                <w:br/>
+                1、旅行社已就本次旅行的上述协议项目的特色，旅游者自愿参加购物和另行付费项目的相关权益及风险对我本人进行了全面的告知、提醒。经慎重考虑后，我本人自愿选择并参加上述协议项目，本协议的签订过程旅行社并无强迫。我本人确认自愿参加上述项目，并承诺理性消费，注意人身和财产安全。如因旅行社不能控制的原因导致无法安排，我本人对旅行社予以理解，互不承担违约责任。
+                <w:br/>
+                2、旅行社已提醒旅游者，在旅游行程单中约定的自由活动期间，可根据自已的喜好自愿选择自费项目，以感受不同的体验。
+                <w:br/>
+                3、旅行社已明确告知所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许前提下，旅行社予以安排。如因行程按排、天气景区临时关闭等原因无法安排，我本人予以理解；
+                <w:br/>
+                4、旅行社已提醒旅游者，应当注意旅游目的地的相关法律、法规和风俗习惯、宗教禁忌等，不参加依照中国法律不宜参加的活动等。购物项目均属我本人个人消费行为，应谨慎购物并根据自身条件和能力选择另付费游览项目。
+                <w:br/>
+                5、旅行社已明确告知自费项目为统一标价（简要内容参见本补充协议的自费项目介绍），在自费补充协议上签字确认即视为
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 140.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1244,51 +1613,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1432,50 +1801,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>