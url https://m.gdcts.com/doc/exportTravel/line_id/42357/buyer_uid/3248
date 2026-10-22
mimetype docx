--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -679,51 +679,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—【兴坪古镇】—莲花岩—金龙巡游—【遇龙岛】—【阳朔西街】
+                早餐—【兴坪古镇】——金龙巡游—【遇龙岛】—【阳朔西街】
                 <w:br/>
                 前往【兴坪古镇】（已包含参观）兴坪古镇位于阳朔北部漓江江畔,是一座拥有一千七百多年历史的古镇。如今古镇内仍存有古街、古桥、古戏台、古庙等景物。兴坪素以山水秀丽、景甲天下而著称，是中国旅游名县阳朔县的旅游重镇。位于阳朔县城东北部，距阳朔县城25公里。世界著名的漓江蜿蜒流于该镇西南部，境内江段长达20多公里，两岸群峰连绵，如剑芒排扦，奇特怪异，万态千姿，绿水滢回，青山环列，倒影幢幢，翠竹成林，垂柳如茵，泛舟江心帆星点点，相映成趣。兴坪，桂林山水之精华，这里有著名的九马画山、黄布倒影、僧伲斗嘴、朝板山、榕潭揽胜、雾绕青螺，
                 <w:br/>
                  网红打卡地【20元人民币背景】这里有两个总统游过的神秘、古朴村落——渔村，这里有堪称世界岩溶奇观的——莲花岩，这里有被印制在1999年版20元人民币背景图案上的兴坪大河背秀丽风景。古往今来，兴坪秀丽的山山水水，引得无数骚人墨客为之陶醉。老一辈无产阶级革命家叶剑英元帅曾在1963年畅游兴坪时写下了春风漓水客舟轻，夹岸奇峰列送迎。马跃华山人睇镜，果然佳胜在兴坪，创作出不朽诗篇。
                 <w:br/>
                 【灯火里的中国：金龙巡游—狂欢盛典】广西桂林阳朔的一项‌水上非遗民俗活动‌，由数十张竹筏串联成金色巨龙在夜间水域巡游。
                 <w:br/>
                 双龙以水为席、以灯为骨，蓝龙的清冽与金龙的暖煦形成鲜明对比，一冷一热、一柔一刚，在镜面般的水面上各自舒展，又在倒影里交叠成完整的对称图腾，仿佛正于碧波间对望、共舞，将传统祥瑞的威严与灵动尽数展现。
                 <w:br/>
                 夜游遇龙河，夜尊降临，华灯初上，在遇龙河工农桥下荣着竹筏泛舟在遇龙河上，阿妹唱着刘三姐山歌，来此遇龙·夜游遇龙河:阳朔限定夜色体验，光影伴晚风，舟行曾波上;睡受 “一河星光摇，两岸灯火柔，人在看中游，心種夜色悠”，
                 <w:br/>
                 乘坐人工竹筏穿行于诗画的遇龙河上，与群山相会，欣赏两岸五光十色的夜景，听遇龙河小龙女与书生的爱情故事，与阿妹对唱山歌，观看一场非遗的鸬鹚捕鱼，跳竹竿舞、抛绣球体验广西本地民俗风情，寻找书生与小龙女的爱情足迹，感受智慧与文化的碰撞。在生命母树下见证爱情的誓言；在心灵迷宫中探索；在龙宫中接受神龙的赐福；在锣鼓喧天与欢声笑语中共赴一场穿越千年的盛宴。
                 <w:br/>
                 登【遇龙岛】登上神秘的遇龙岛，在岛上的层层密林中，闯关探险，用智慧取得通关秘钥，更有机会进入龙宫，面见龙宫的主人，收获意外惊喜...
                 <w:br/>
                 (备注:如遇突发大雨或者涨水，遇龙河水位超过安全线，则此項目无法进行，将改成其他项目参观，敬请理解)
                 <w:br/>
                 晚上可亲临已具三百年历史，名登“世界旅游大典”充满外国醉人情调之【阳朔西街】。漫步有1400年历史、由青石铺成，集酒吧、工艺品、风味小吃、中西结合的中华第一街，领略洋人街欧美浪漫情调。，在这不分国度，没有边界，热情洋溢的西街，您可以感受到浓郁的异国情调，而浪漫又激情四射的酒吧更能让您流年往返！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -899,53 +899,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：
-[...1 lines deleted...]
-                8月1/6/8/13/15/20/22/27/29日
+                出发日期：10月10/13/17/20/24/27/31日；11月3/7/10/14/17/21/24/28日
                 <w:br/>
                 18岁以上成人：399元/人（含床位、车位、导游服务、景区大门票、3正餐）
                 <w:br/>
                 18岁以下儿童：399元/人（含车位、导游服务、景区大门票、3正餐）
                 <w:br/>
                 1.0以下儿童：299元/人（含单车位）	
                 <w:br/>
                 无三人房/加床，单人放弃床位（其他含）或补房差200元/人
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：全程空调旅游大巴（保证一人一正座位，车型大小根据游客实际人数安排）；
                 <w:br/>
                 2、住宿：1晚桂林酒店、1晚阳朔酒店  标准双/大床房 随机安排，不指定；
                 <w:br/>
                 桂林参考酒店：富豪、漓水江畔、广悦臻
                 <w:br/>
                 阳朔参考酒店：八方来、龙腾、万紫千红石马店
                 <w:br/>
                 (住宿只含每人每天一床位。若出现单男单女，客人需补房差，若一大带一小报名，必须补房差，使用一间房,如选择当地现补单房差价格则以当地为准
                 <w:br/>
                 3、门票：景点首道大门票；
@@ -1613,51 +1611,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>