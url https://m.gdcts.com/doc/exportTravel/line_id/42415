--- v0 (2026-07-27)
+++ v1 (2026-08-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">紫线「英伦贵族」• 七天循环行程 | 英国（英格兰 &amp; 苏格兰）Loch Ness 水怪尼斯湖行程单</w:t>
+        <w:t xml:space="preserve">紫线A春夏「英伦贵族」• 七天循环行程 | 英国（英格兰 &amp; 苏格兰）Loch Ness 水怪尼斯湖行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">伦敦起止 | 每周日发团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -589,51 +589,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【每周日】伦敦 London→剑桥 Cambridge→约克 York （350 公里）
                 <w:br/>
                 集合时间：早上九时正
                 <w:br/>
                 集合地点：伦敦圣潘克拉斯火车站（欧洲之星火车站）
                 <w:br/>
                 St. Pancras Railway Station （Eurostar Station）
                 <w:br/>
                 位置：大堂内星巴克咖啡室门前
                 <w:br/>
                 Starbucks Coffee Shop by station hall
                 <w:br/>
                 地址：Pancras Road， NW1 2QL London，UK
                 <w:br/>
                 （集合后，不游览伦敦，直接启程前往剑桥）
                 <w:br/>
                 请务必提早十五分钟前到集合地点，逾时不候，团费恕不退还；务请于指示之位置等候，导游将亲自前来引领上车，切勿自行四处找车。
                 <w:br/>
                 <w:br/>
-                英国最高学府「剑桥」大学城，除了有浓厚的学术氛围外，剑桥之美更不胜枚举！徐志摩的《再别康桥》，留给后世对剑桥无限的想象和憧憬。抵达后，游览坐落在剑河畔的美丽学府＂剑桥大学＂及古老雄伟的大学群，包括：国王学院、王后学院….等和充满文人浪漫气息的叹息桥。来到剑桥真心推荐来一趟＂剑桥撑篙＂这是由拿着长篙的船伕(很多大学生的兼职)载着人在河上游剑桥。而在校旁买件有剑桥校徽或印有剑桥大学 logo 的卫衣、明信片或冰箱贴，也是很多人喜爱的纪念品。
+                早上起程前往英国最高学府剑桥大学城；剑桥除了有浓厚的学术氛围外，剑桥之美更不胜枚举；徐志摩的《再别康桥》，留给后世对剑桥无限的想象和憧憬。抵达后，游览坐落在剑河畦的美丽学府剑桥大学，及古老雄伟的大学群，包括：国王学院、王后学院等，和充满文人浪漫气息的叹息桥等。稍后赴英格兰中世纪名城约克市。约克市融合罗马、撒克逊、维京统治的多样历史和文物，加上完整保存的中古街道建筑，
+                <w:br/>
+                展现出约克怀旧古朴的一面，也是见证英格兰历史的重要城市。来到约克，彷如穿越时光隧道来到中世纪。抵达后，即往英国最大及拥有将近千年历史的约克大教堂，继而登上著名的罗马城墙印证千年堡垒遗迹，和游览中世纪气氛瀰漫的礼品小店市场。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1507,50 +1509,95 @@
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 报名时，请清楚并准确填妥报名表上所列一切资料，同时缴交全数团费。
                 <w:br/>
                 2. 报名时，须持有效之旅行证件（护照），每种证件至少有 6 个月或以上有效期。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">强烈建议自行购买个人旅游意外险</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1590,51 +1637,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>