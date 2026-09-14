--- v1 (2026-08-25)
+++ v2 (2026-09-14)
@@ -579,51 +579,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州一西宁（飞行时间3小时）-张掖（约365公里，约5小时）
                 <w:br/>
-                于指定时间集合于机场；乘搭预订航班前往【西宁】是古“丝绸之路”南路和“唐蕃古道”的必经之地，距今已有2100多年的历史，史称“西海锁钥”、 “青藏之门”，这里地处青藏高原，海拔2260米，是世界高海拔城市之一。后前往张掖，沿着祁连山而走，途径岗什卡雪峰，欣赏祁连山草原画廊的美景，祁连大草原是祁连山下一片水草最为丰美的草原，并且是中国最美的草原之一，绵延无边，羊儿、马儿、牦牛在宁静地悠闲吃草。山脚随便一个村庄，都是绝美的风景。抵达后入住酒店休息。
+                于指定时间集合于机场；乘搭预订航班前往【西宁】是古“丝绸之路”南路和“唐蕃古道”的必经之地，距今已有2100多年的历史，史称“西海锁钥”、 “青藏之门”，这里地处青藏高原，海拔2260米，是世界高海拔城市之一。后前往张掖，抵达后入住酒店休息。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、导游会在出团前一天打电话或发短信与您确认您的航班以及抵达时间,请保持所留电话的畅通，谢谢!
                 <w:br/>
                 2、在保证不影响行程原标准及游览景点情况下，旅行社根据航空公司实际出票的航班时间及港口调整行程体游览顺序将根据实际航班作合理调整，请您知晓。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1926,51 +1926,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>