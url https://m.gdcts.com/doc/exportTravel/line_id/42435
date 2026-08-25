--- v0 (2026-08-05)
+++ v1 (2026-08-25)
@@ -1561,59 +1561,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 09/07，塞济斯菲厄泽，冰岛（靠岸07:00,离岸17:00 ）
                 <w:br/>
-                邮轮早餐后，在领队带领下，小镇徒步游览。
+                邮轮早餐后，参观游览Gufu 瀑布和Fardagafoss瀑布。时间充裕的情况下或可前往塞济斯菲厄泽小镇自由探索，彩虹路及小镇教堂都是不错的选择。
                 <w:br/>
                 塞济斯菲厄泽：彩虹小镇。静谧山海画卷，时光停驻的峡湾渔歌。
                 <w:br/>
                 塞济斯菲厄泽被誉为冰岛最上镜的小镇之一，这座遗世独立的宁静小镇，被旖旎的自然风光环围，巍峨的群山、秀丽的瀑布与迷人的海景都令人流连，附近海域中还生活着海豹、鲸鱼与海豚。彩色木屋依山傍海，蓝教堂与彩虹小路相映成趣，电影取景地更添梦幻。
                 <w:br/>
-                错落有致的彩色房子依山傍水，像是童话故事里的小屋一般，每间房子都各有特色，每个房子都有不同的颜色，构建出小镇画一般的景致。这里曾经是世界最大的鲱鱼场，主街上的复古建筑再现了当时的渔民生活。小镇在群山的遮掩下半隐半现，像是一位隐士，逃离了都市的喧嚣，在自然的庇护下安静度日。
-[...1 lines deleted...]
-                早餐:邮轮    中餐：自理     晚餐：邮轮    交通：邮轮    住宿：邮轮
+                  错落有致的彩色房子依山傍水，像是童话故事里的小屋一般，每间房子都各有特色，每个房子都有不同的颜色，构建出小镇画一般的景致。这里曾经是世界最大的鲱鱼场，主街上的复古建筑再现了当时的渔民生活。小镇在群山的遮掩下半隐半现，像是一位隐士，逃离了都市的喧嚣，在自然的庇护下安静度日。
+                <w:br/>
+                【Gufu 瀑布】 冰岛东部峡湾地区最有代表性的瀑布之一，以其独特的水汽升腾景观成为塞济斯菲厄泽的地标。瀑布落差约27米，水流从陡峭的玄武岩悬崖边缘倾泻而下，撞击底部岩石后激起大量白色水雾，在阳光折射下常形成完整的双彩虹。当地流传古老传说将弥漫的水雾视作地底精灵的呼吸，每年夏至当地居民会在此举行小型祭祀仪式，祈求峡湾风调雨顺。
+                <w:br/>
+                【Fardagafoss瀑布】 法尔达加福斯瀑布坐落于米杜萨河上，距离冰岛东部重镇埃吉尔斯塔第尔约 5 公里。瀑布高约 20 米，河水自崖壁奔涌坠入岩石裂隙，汇入幽深狭窄的峡谷之中。冰岛素有 “冰与火之地” 的美誉，境内瀑布逾万座，但仅有 200 余座拥有正式命名，法尔达加福斯便是其中之一。
+                <w:br/>
+                早餐:邮轮    中餐：自理     晚餐：邮轮    交通：邮轮、旅游用车    住宿：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2365,51 +2369,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、客人自行办理护照的费用及申请签证中准备相关材料所需的制作费、手续费、前往签证中心录指纹等产生的交通费等；
                 <w:br/>
                 2、乘机时行李超重或转机时自行的餐食费用；
                 <w:br/>
                 3、邮轮上非免费餐饮费、理发、电话、饮料、烟酒、付费电视、购物等私人消费；
                 <w:br/>
                 4、邮轮及酒店单房差：单男或单女在无法拼房入住的情况下，需另补房差；
                 <w:br/>
                 5、境外领队司机服务费190欧元/人（机场交于领队）；
                 <w:br/>
-                6、报名之日起超过70周岁的旅客须额外缴纳800元，用于购买100万元的旅游意外险；
+                6、报名之日起或在旅途行进中达到及超过 70 周岁的旅客，须额外缴纳800元，用于购买100万元的旅游意外险；
                 <w:br/>
                 旅游费用包含项目中没有包含的其他费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2830,51 +2834,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>