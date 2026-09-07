--- v1 (2026-08-14)
+++ v2 (2026-09-07)
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11</w:t>
+              <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -1429,72 +1429,86 @@
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴统-巴库（阿塞拜疆）
                 <w:br/>
                 上午: 酒店早餐后, 乘船出海，感受独属于黑海的浪漫，有幸可与海豚一起畅游黑海 （约 30分钟赠送项目，如天气原因无法安排则取消，不作退费）
                 <w:br/>
                 沉浸式游览欧洲建筑集中地【欧洲广场 Citywalk】，这里有巴统最出名的剧场以及众多的酒店，建筑外形奇特，富有古典风情的同时又透着现代气息（自由活动约 2 小时） 
                 <w:br/>
-                下午：午餐后乘坐航班飞往阿塞拜疆首都—巴库（赠送内飞，约 1 小时30 分钟，因巴统航班位置紧张，如无位，则改为第比利斯飞巴库）
+                下午：午餐后拉车回第比利斯， 乘坐航班飞往阿塞拜疆首都—巴库
+                <w:br/>
+                航班1：J28226 第比利斯-巴库 2120--2230   
+                <w:br/>
+                航班2：J28234  第比利斯-巴库1640-1750
+                <w:br/>
+                备选航班  
+                <w:br/>
+                航班3：J28238 第比利斯-巴库 0200-0310     
+                <w:br/>
+                航班4：J28230 第比利斯-巴库 0940-1050   
+                <w:br/>
+                航班5：J28240 第比利斯-巴库 1015-1125   
+                <w:br/>
+                由于境外内陆段航班需要实名信息预定，若遇到首选航班满位则改定临近可预订航班；
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">携程网评定酒店五钻（携程网自行评定，非官方评定星级酒店） 参考酒店：Baku Marriott Hotel Boulevard/Sheraton Baku Intourist 或同级别</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1562,50 +1576,128 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：皇帝抓饭餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">航班上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乌鲁木齐-全国各地
+                <w:br/>
+                ★ 抵达后转机返回温馨的家
+                <w:br/>
+                以上行程仅供参考，旅行社有权根据航班调整顺序，遇景点维修等非旅行社控制因素，旅行社保留使用其它相关代替景点的权利！
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1946,51 +2038,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>