--- v0 (2026-07-27)
+++ v1 (2026-08-17)
@@ -684,51 +684,51 @@
                   乘车前往【哈格帕特修道院】（入内游览约30分钟）， Haghpat 修道院建于 976 年，《Lonely Planet》形容它是修道院里面的明珠。修道院里有几间保存完好的圣堂，还有很多墓碑和十字架，周围山谷与群山的景色非常迷人而又平静。在长达3世纪的不断扩建中，修道院内相继建成了20多个不同风格的教堂和礼拜堂、4个附属建筑、墓地、钟楼、研究大楼、藏书馆、餐厅、画廊、桥梁和其他纪念物，这样的建筑每个都各具特色，是建筑师们巧夺天工的艺术创造力的明证，1996年被列入世界文化遗产。
                 <w:br/>
                   乘车前往边境办理通关手续，前往格鲁吉亚首都第比利斯。（备注：过关因旺季排队人数较多，行车时间不含过关等候时间，请提前知晓！）
                 <w:br/>
                   参观【圣三一大教堂】（入内游览约30分钟）。这座教堂并非一座很古老的教堂，建于1995年-2004年间，但却是格鲁吉亚有史以来建造的最大的东正教教堂，也是高加索地区最大的宗教建筑。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：塞凡湖鳟鱼餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">网评五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1212,51 +1212,51 @@
                   随后参观【共和国广场】（下车游览约30分钟），共和国广场是整个城市的中心，不仅是酒店的聚集地，也是很多政府单位的所在地，总理的居住地和办公室都在此处。
                 <w:br/>
                   游览依山而建的【卡菲斯扬美术馆】（外观约20分钟），美术馆位于埃里温市中心地区，以其的阶梯形喷泉而闻名。
                 <w:br/>
                  依据航班时间前往机场。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：塞凡湖鳟鱼餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1931,51 +1931,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>