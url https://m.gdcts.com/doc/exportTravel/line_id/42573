--- v1 (2026-08-25)
+++ v2 (2026-09-15)
@@ -1476,66 +1476,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                02/02，基督城/利特尔顿，新西兰（靠岸07:00，离港17:00)
-[...14 lines deleted...]
-                早餐:邮轮   中餐：团餐      晚餐：邮轮   交通：邮轮、旅游用车    住宿：邮轮
+                02/02，蒂马鲁，新西兰（靠岸07:00，离港16
+                <w:br/>
+                邮轮早餐后，在领队带领下步行游览海滨小镇蒂马鲁，或可参观游览卡洛琳海滩、蒂马鲁法院、圣公会教堂、南坎特伯雷博物馆。
+                <w:br/>
+                蒂马鲁：花园之城。爱德华风情与海岸野趣的优雅邂逅。
+                <w:br/>
+                蒂马鲁以保存完好的维多利亚建筑群和卡罗琳湾的金色沙滩闻名。漫步历史街区，铸铁雕花阳台与复古电车轨道诉说19世纪繁华。
+                <w:br/>
+                ‌【圣公会教堂】蒂马鲁的‌城市地标之一‌，其维多利亚风格建筑由当地火山青石建造，厚重而典雅。
+                <w:br/>
+                【南坎特伯雷博物馆】展览涵盖‌当地地理、毛利岩石艺术、海事历史、化石与贝壳雕刻‌等。
+                <w:br/>
+                <w:br/>
+                早餐:邮轮   中餐：邮轮     晚餐：邮轮   交通：邮轮  住宿：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2172,51 +2170,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、客人自行办理护照的费用及申请签证中准备相关材料所需的制作费、手续费、前往签证中心录指纹等产生的交通费等；
                 <w:br/>
                 2、乘机时行李超重或转机时自行的餐食费用；
                 <w:br/>
                 3、邮轮上非免费餐饮费、洗衣、理发、电话（或WIFI）、饮料、烟酒、付费电视、购物等私人消费；
                 <w:br/>
                 4、邮轮及酒店单房差：单男或单女在无法拼房入住的情况下，需另补房差；
                 <w:br/>
                 5、境外领队司机服务费160美元/人（机场交于领队）；
                 <w:br/>
                 6、邮轮小费20美金/人/晚*11晚=220美金（邮轮上支付，具体金额以船公司实际收取为准）；
                 <w:br/>
-                7、报名之日起超过70周岁的旅客须额外缴纳600元，用于购买100万元的旅游意外险；
+                7、报名之日起或在旅途行进中达到及超过 70 周岁的旅客须额外缴纳600元，用于购买100万元的旅游意外险
                 <w:br/>
                 8、旅游费用包含项目中没有包含的其他费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2637,51 +2635,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>