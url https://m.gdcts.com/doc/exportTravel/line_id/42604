--- v0 (2026-08-04)
+++ v1 (2026-08-25)
@@ -845,51 +845,51 @@
                 <w:br/>
                 【网红贝尼达岛西线环岛出海一日游】让我们前往巴厘岛最美最纯净的贝尼达岛，滑行于湛蓝色的海面上，窗外不断快速掠过的景物，带走您一切烦心俗事，体验一下不同的巴厘岛风情，从地图上看，贝尼达岛比蓝梦岛大10倍，但这里却是一个未开发无污染的原始海岛！岛上种满了椰子树，海水清澈无比，水下的海苔和珊瑚群清晰可见。那些绝美而不为人所知的景点，值得你特意前往！
                 <w:br/>
                 【海上浮潜】海水清澈无比，水下的海苔和珊瑚群清晰可见，贝尼达岛海边水下的海洋生物非常丰富，海底的美景一定让你惊叹不已哦！
                 <w:br/>
                 【海边独木舟】在海岸边可自由坐上独木舟在清澈的海面上泛舟寻乐
                 <w:br/>
                 【精灵坠崖沙滩】天然形成的悬崖，因为特别的形状而惹人注意，山崖之下是绝美的无人沙滩，海水的蓝色渐变，美的无法用言语形容，也是苹果手机壁纸取景地。有一条小路可以下到沙滩，这里也是外国游名的打卡点哦。
                 <w:br/>
                 【天仙裂缝&amp;破碎沙滩】这里是贝尼达岛上的最经典最出名的地方，印尼名为“Pasih Uug”翻译成中文就是破碎海滩，每年在这里求婚的人很多哦!尽管路途较远，但到达后的美景会让一切变得值得。
                 <w:br/>
                 【天神浴池】贝尼达岛外围多是悬崖峭壁，低洼处会形成一难池水，就像是天然无边泳池!如果说蓝梦岛的“恶魔眼泪”是"疯狂的咆哮”，贝尼达的“天神浴池”就是“平静的安慰。
                 <w:br/>
                 （温馨提示：景色虽美，请贵宾们务必注意安全，海边风浪较大岩石也十分湿滑，千万不能靠得太近拍照和观看，以免发生意外）。
                 <w:br/>
                 【金巴兰落日海滩】金巴兰海滩位于巴厘岛机场南部，海滩狭长，日落时金色的余晖洒满海面，显得格外温馨和浪漫，可以一边欣赏落日，一边品尝海鲜BBQ。虽然度假的游客众多，商业的开发也日益完善，但海滩很好地保留了原来的风貌，村民们特有的热情和朴实使得整个海滩极具亲和力。金巴兰海滩没有萨努海滩和努萨杜瓦海滩的广大，也没有库塔的繁华和喧嚣，但有人们所钟爱的幽静海滩和绝美的日落。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、请各位贵宾带上毛巾、防晒霜、泳衣，轻便着装，多备一套衣服，以便水上活动之后可以更换；
                 <w:br/>
                 2、出海务必穿上救生衣，并注意人身安全，如有疾病或其它原因不适合出海的，请一定要告知领队，以妥善安排合理行程，不能勉强出海；电器产品使用过程易进水请小心使用；请保管好自己的贵重物品。
                 <w:br/>
                 3、出海过程，可能有珊瑚和贝壳划伤，客人务必注意自身安全；
                 <w:br/>
-                4、印尼政府公告: 从2019年7月1日起, 每位登上蓝梦岛和贝尼达岛的客人, 将会有当地管理人员跟客人收取”环境维护捐款费”, 大人50000印尼盾(约25元人民币);小孩30000印尼盾(约15元人民币),敬请客人提前装备携带现金。
+                4、印尼政府公告: 从2019年7月1日起, 每位登上蓝梦岛和贝尼达岛的客人, 将会有当地管理人员跟客人收取”环境维护捐款费”, 25000印尼盾/人。根据佩妮达岛最新通知，自2026年8月12日起，前往精灵坠崖需支付 25,000印尼盾/人，破碎海滩25,000印尼盾/人，天神浴池25,000印尼盾/人敬请客人提前装备携带现金。
                 <w:br/>
                 5、请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：金巴兰BBQ四人套餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2035,51 +2035,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>