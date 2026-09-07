--- v0 (2026-08-10)
+++ v1 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【唱响三峡】长江三峡游船双高5天丨长江云帆号上水航次丨三峡截流公园丨巫峡丨瞿塘峡丨丰都城丨游轮上全程享自助餐行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【唱响三峡】长江三峡游船5天丨长江云帆号上水航次丨三峡截流公园丨巫峡丨瞿塘峡丨丰都城丨游轮上全程享自助餐丨往返广州交通行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州南-岳阳东0730-0830（具体车次/时间以实际出票为准）
-[...1 lines deleted...]
-                返程：重庆西-广州南1000-1230（具体车次/时间以实际出票为准）
+                去程：广州-岳阳0730-0830（高铁或动车/具体车次/时间以实际出票为准）
+                <w:br/>
+                返程：重庆-广州1030-1230（高铁或动车/具体车次/时间以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -570,63 +570,63 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天   广州—湖南岳阳—宜昌           餐：晚                  住宿：长江云帆游轮
                 <w:br/>
                 第一天   广州—湖南岳阳—宜昌           餐：晚                  住宿：长江云帆游轮
                 <w:br/>
                 <w:br/>
-                上午：各位贵宾请携带有效身份证或护照，于指定时间自行前往广州南集合，乘坐动车前往岳阳东站。（出发车次07:30-08:30之间车次，高铁时间3.5小时，具体车次时间以出票为准）。导游接团。
+                上午：各位贵宾请携带有效身份证或护照，于指定时间自行前往广州南集合，乘坐动车前往岳阳东站。（出发车次07:30-08:30之间车次，时间约3.5小时，具体车次时间以出票为准）。导游接团。
                 <w:br/>
                 下午：前往游览岳阳【汴河街】（停留约60分钟）湘楚风情千年古街，在这里汴河街150余家店铺中，餐饮选择丰富，岳阳味道不可错过。后前往荆州【荆州古城】（停留约60分钟）感受当年“刘备借荆州”的三国风云。荆州古城墙，跨越朝代最多、保存最为完好的古城墙，坐落于素有“鱼米之乡”之称的湖北荆州；1987年由国家文物保护科研究所设计修复完善，1987年正式向中外游客开放。
                 <w:br/>
                 游览玩后前往送往宜昌茅坪码头【登船 长江云帆号】。
                 <w:br/>
                 18:00-19:00  安排登船，入住房间。
                 <w:br/>
                 19:00-21:00  登船自助晚餐
                 <w:br/>
                 21:00-21:45  安全说明会
                 <w:br/>
-                交通：高铁/汽车
+                交通：高铁或动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -956,53 +956,53 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第五天   重庆—广州                     餐：早
                 <w:br/>
                 第五天   重庆—广州                     餐：早             
                 <w:br/>
                 <w:br/>
                 07:00-08:30自助早餐
                 <w:br/>
                 07:00-08:30退房
                 <w:br/>
                 08:30-09:30 分批重庆港码头下船。
                 <w:br/>
                 前往高铁站乘车返广州，结束愉快的旅程！
                 <w:br/>
-                参考班次：重庆西-广州南，G3713/  1145-2005  时间约8小时（具体班次以出票为准）
-[...1 lines deleted...]
-                交通：高铁/汽车
+                参考班次：重庆-广州，G3713/  1145-2005  时间约8小时（具体班次以出票为准）
+                <w:br/>
+                交通：高铁或动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1142,51 +1142,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、全程个人消费（包括交通工具上的非免费餐饮费、住宿期间的洗衣、电话、酒水饮料费、景区园中园小门票、个人伤病医疗费等）；
                 <w:br/>
                 2、如1人入住单间，需补单房差；
                 <w:br/>
                 3、全程除已包含的用餐以外的其他用餐均不含；
                 <w:br/>
                 4、不含船上自选活动费用及行程列明未含费用（不含夜游巴东雨仙谷260元/人；白帝城252元/人；丰都鬼城景区索道费35元/人；武陵山大裂谷320元/人，含上、下行索道；以上自费项目为个人自由选择）；
                 <w:br/>
                 5、特殊人群：证件为东南亚/港澳台需加收200元人；外籍护照加收300元人；
                 <w:br/>
-                6、不含全陪，不含广州南站接送服务。
+                6、不含全陪，不含广州车站接送服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1420,51 +1420,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>