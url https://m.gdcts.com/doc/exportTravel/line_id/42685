--- v0 (2026-08-25)
+++ v1 (2026-10-05)
@@ -599,51 +599,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 03/02，北京-伦敦，英国
                 <w:br/>
                 国际机场集合，搭乘国际航班飞往伦敦。
                 <w:br/>
-                参考航班:CA937（02月03日，北京-伦敦，14:50-17:50, 飞行时间约11小时钟）
+                参考航班:CZ673（02月03日，北京-伦敦，15:15-18:35, 飞行时间约11小时20分钟）
                 <w:br/>
                 英国首都伦敦是一座全球领先的世界级城市，具有多元文化和开放思想，时尚和传统交相辉映，绅士淑女尽展英伦风情，在许多方面影响着全世界，是世界上唯一举办过三次奥运会的城市。
                 <w:br/>
                 <w:br/>
                 早餐:自理    中餐：自理     晚餐：机餐或自理   交通：飞机，旅游用车    住宿：酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 13/02，伦敦，英国-北京/上海
                 <w:br/>
                 酒店早餐后，前往伦敦市区游览，参观伦敦塔桥（外观）、大英博物馆（入内）、世界文化遗产威斯敏斯特教堂。游览结束后，前往机场搭乘国际航班回国。
                 <w:br/>
-                参考航班：CA938（02月13日，伦敦—北京，20:25-14:25+1 飞行时间约10h）
+                参考航班：CZ674（02月13日，伦敦—北京，21:30-15:25+1，飞行时间约9小时55分钟）
                 <w:br/>
                 【威斯敏斯特】大教堂是世界上NO.1巍峨壮丽的教堂之一，它的外观恢宏凝重，装潢优美精致，整座建筑金碧辉煌而又静谧肃穆，是世界上NO.1的哥特式建筑。它始建于公元960年，1045年进行了扩建，1065年建成。
                 <w:br/>
                 <w:br/>
                 【大英博物馆】与纽约的大都会艺术博物馆、巴黎的卢浮宫同列为世界三大博物馆，博物馆位于伦敦新牛津大街北面的大罗素广场，馆内收藏了世界各地的文物、图书珍品600多万件，藏品之丰富、种类之繁多，为全世界博物馆所罕见，自1753年成立至今，不但是世界上历史NO.1悠久、规模NO.1宏伟的综合性博物馆，也是世界上规模NO.1的著名的博物馆之一。
                 <w:br/>
                 早餐:酒店    中餐：团餐     晚餐：自理    交通：旅游用车    住宿：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1628,50 +1628,52 @@
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮船票及港务税费（船票包含：2人一间邮轮房费、早午晚餐、24小时荼和咖啡自助式供应及船上提供的免费酒水、政府税、码头税、娱乐服务、船上免费设施设备使用）；
                 <w:br/>
                 2、经济舱国际往返机票含税（可申请升级商务舱，价格另外计费）；
+                <w:br/>
+                *重要提示:已批复的联运航班务必按顺序乘坐，否则后续机票将无法使用，后果自行承担。
                 <w:br/>
                 3、全国联运经济舱机票，以航空公司批复为准（乌鲁木齐、拉萨、海口、三亚除外，价格实时查询，另外计费）；
                 <w:br/>
                 *重要提示:已批复的联运航班务必按顺序乘坐，否则后续机票将无法使用，后果自行承担。
                 <w:br/>
                 机场至码头接送费用；
                 <w:br/>
                 4、登船前游览及离船后游览；
                 <w:br/>
                 5、邮轮停靠每个港口的岸上游览（行程中注明的岸上游览）；
                 <w:br/>
                 6、三晚境外陆地当地四星酒店住宿含早餐；
                 <w:br/>
                 赠送境外旅游意外保险30万元/人；
                 <w:br/>
                 7、英国签证、法国申根签证；
                 <w:br/>
                 8、16人成团中文领队；
                 <w:br/>
                 9、邮轮小费；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2172,51 +2174,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>