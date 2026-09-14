--- v0 (2026-08-25)
+++ v1 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【苍穹之下•千年胡韵】西北双飞8天丨岗什卡雪峰•连心湖丨额济纳胡杨林丨金塔胡杨林丨黑水城遗址丨大漠奇木林丨张掖七彩丹霞丨嘉峪关城楼丨天梯山石窟丨武威文庙丨行程单</w:t>
+        <w:t xml:space="preserve">【苍穹之下•千年胡韵】西北双飞8天丨额济纳胡杨林丨金塔胡杨林丨黑水城遗址丨大漠奇木林丨张掖七彩丹霞丨嘉峪关城楼丨天梯山石窟丨武威文庙丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -406,51 +406,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【五星服务】：精选南航/东航航班、广东独立，同声同气；
                 <w:br/>
                 ★【盛景演出】：大型沉浸式音舞诗画史诗【邂逅·额济纳】，一场穿越时空与现实的心灵之旅
                 <w:br/>
                 ★【省心出行】：16人以上升级2+1豪华旅游大巴；
                 <w:br/>
                 ★【精选酒店】：全程网评4钻酒店+2晚额济纳
                 <w:br/>
                 ★【服务保障】：纯玩0购物0暗访0套路，随走随停，随心游玩 
                 <w:br/>
                 ★【特色美食】：张掖裕固族风情宴、开锅羊肉、武威三套车
                 <w:br/>
                 ★【高端品质】：景点千元首道大门票全含，必坐区间车全含，让您省心出行；
                 <w:br/>
                 ★【额济纳旗】：古老的胡杨金色迷离，三千年生，三千年死，三千年不朽；
                 <w:br/>
                 ★【醉佳组合】：金秋胡杨，丹霞，边关古道、河西走廊；
                 <w:br/>
-                ★【色彩盛宴】：七彩丹霞、岗什卡雪峰•连心湖、金秋额济纳，一次旅程装尽梦的斑斓。
+                ★【色彩盛宴】：七彩丹霞、金秋额济纳，一次旅程装尽梦的斑斓。
                 <w:br/>
                 ★【绝色美景】：雄浑悲壮【黑水城遗址】；多姿多彩【居延暮影林】；戈壁滩上“大漠孤烟直”
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -655,57 +655,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                DAY 2. 兰州-岗什卡雪峰・连心湖（约380KM，约5小时）-张掖（约240KM，约3.5小时）
-[...1 lines deleted...]
-                早餐之后乘车前往前往【岗什卡雪峰景区】，乘摆渡车直达核心景观【连心湖】（游览约1.5小时，无门票，赠含摆渡车，视身体情况参加），这片海拔3800米的高山冰川湖泊，形似心形，湖水富含矿物质，在晴日映照下，呈现清透的蒂芙尼蓝。静如明镜的湖面，将巍峨雪峰、无垠晴空与流云尽数倒映，宛如遗落在人间的一枚蓝宝石，也静候着你在此开启“人生的第一座雪山”记忆。
+                DAY 2.兰州-天梯山石窟（约250KM，约3.5小时）-武威文庙（约58KM，约1小时）-张掖（约240KM，约3.5小时）
+                <w:br/>
+                早餐后，乘车前往张掖，途中参观【天梯山石窟】（含门票，游览约1小时）也称凉州石窟、凉州大佛窟，大佛寺。位于甘肃省武威市城南50公里的张义镇中路乡灯山村，创建于东晋十六国时期的北凉（397—439），距今约有1600年历史，由北凉王沮渠蒙逊召集凉州高僧昙曜和能工巧匠开凿；北朝、隋唐、西夏、明清相继营建，距今已有1600多年的历史。【武威文庙】（含门票，游览约1小时）始建于明正统二年（1437年），明正统四年（1439年）建成，是明、清两代武威的文教中心。文庙保持着庙学合一、文昌宫与孔庙和而不同的“三足鼎立”整体格局，保留了从明代至民国各个时期的建筑，在斗栱和梁架结点两方面具有浓郁的河西地方特色，是研究河西传统建筑、儒家文化和文昌文化内在关系的重要实例。后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【连心湖】
+                景点：【天梯山石窟】/【武威文庙】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1085,57 +1085,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                DAY 7. 张掖-武威文庙-天梯山石窟-兰州（全程约500KM,5.5小时）
-[...1 lines deleted...]
-                早餐后乘车前往兰州，途中参观【武威文庙】（含门票，游览约1小时）始建于明正统二年（1437年），明正统四年（1439年）建成，是明、清两代武威的文教中心。文庙保持着庙学合一、文昌宫与孔庙和而不同的“三足鼎立”整体格局，保留了从明代至民国各个时期的建筑，在斗栱和梁架结点两方面具有浓郁的河西地方特色，是研究河西传统建筑、儒家文化和文昌文化内在关系的重要实例。【天梯山石窟】（含门票，游览约1小时）也称凉州石窟、凉州大佛窟，大佛寺。位于甘肃省武威市城南50公里的张义镇中路乡灯山村，创建于东晋十六国时期的北凉（397—439），距今约有1600年历史，由北凉王沮渠蒙逊召集凉州高僧昙曜和能工巧匠开凿；北朝、隋唐、西夏、明清相继营建，距今已有1600多年的历史。后入住酒店休息。
+                DAY 7. 张掖-马蹄寺（全程约62KM,1.5小时）-兰州（全程约500KM,6.5小时）
+                <w:br/>
+                早餐后，乘车前往兰州，途中参观【马蹄寺】（含门票+景区环保车，约2小时）集石窟艺术、祁连山风光和裕固族风情于一体的旅游区。石窟由胜果寺、普光寺、千佛洞、金塔寺、上、中、下观音洞七处组成，共有70余处窟龛，石窟开凿于北凉时期，镶嵌于悬崖绝壁之上，令人叹为观止。三十三天石窟、藏佛殿等建筑与自然山体巧妙结合，气势恢宏。后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【武威文庙】、【天梯山石窟】
+                景点：【马蹄寺】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1759,51 +1759,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>