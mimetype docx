--- v0 (2026-08-10)
+++ v1 (2026-10-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 伊比利亚巡游】西班牙+葡萄牙一价全含12天（深航深圳往返）|马德里皇宫|阿尔罕布拉宫|圣家族大教堂|奎尔公园|4小镇巡游|3特色美食|全程豪华酒店|一晚庄园式酒店行程单</w:t>
+        <w:t xml:space="preserve">【Q4 南欧 伊比利亚巡游】西班牙+葡萄牙一价全含12天（深航深圳往返）|马德里皇宫|阿尔罕布拉宫|米拉之家|奎尔公园|4小镇巡游|含全餐|3特色美食|全程豪华酒店|一晚庄园式酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202608061505HC</w:t>
+              <w:t xml:space="preserve">EU202610201505HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,73 +396,73 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 交通升级：优选深圳航空直飞巴塞罗那
                 <w:br/>
                 ★ 全程豪华酒店，一晚庄园式酒店
                 <w:br/>
                 ★ 入内【阿尔罕布拉宫】西班牙国宝级世界文化遗产，走进西班牙最美的庭院；
                 <w:br/>
                 ★ 入内 【马德里皇宫】：如今仍为国王接待国宾的主要场所。皇宫富丽堂皇，宫内藏有无数的金银器皿和绘画、瓷器、壁毯及其他皇室用品。它是波旁代表性的文化遗迹，在欧洲各国皇宫中堪称数一数二；
                 <w:br/>
-                ★入内【圣家族大教堂】，赴一长高迪的百年浪漫；
+                ★入内【米拉之家】，高迪献给自然的狂想曲；
                 <w:br/>
                 ★入内【奎尔公园】，走进高迪的童话世界；
                 <w:br/>
-                ★地中海浪漫白色小镇——米哈斯；
-                <w:br/>
                 ★千年古城托莱多：世界文化遗产之城，基督教、伊斯兰教和犹太教几种文明荟萃之地，因此也被誉为“三文化”名城。
                 <w:br/>
                 伊比利亚半岛4风情小镇巡游：
                 <w:br/>
                 【塞维利亚】：西班牙国粹弗拉明戈舞蹈的发源地，安达卢西亚首府。塞维利亚到处是故事，唐璜、卡门、哥伦布、堂
                 <w:br/>
                 吉诃德，跟着这些人物的脚步来看看这梦幻般的城市。
                 <w:br/>
                 【格拉纳达】：石榴之城，阿拉伯风情的白色房屋鳞次栉比沿山而建。
                 <w:br/>
                 【瓦伦西亚】：古老文明与现代科学的交织碰撞，“地中海明珠”。
                 <w:br/>
                 【萨拉戈萨】：西班牙第五大城市，距今已有两千多年的历史。
                 <w:br/>
                 ※美味随行， 西葡地道美食
                 <w:br/>
-                -特别安排品尝西葡地道美食：西班牙海鲜饭、火腿餐，赠送蛋挞。
+                -含全餐，自由活动除外。
+                <w:br/>
+                -特别安排品尝西葡地道美食：庄园特色餐、黑猪烤肉餐，赠送蛋挞。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -665,78 +665,74 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-(飞机)-巴塞罗那-(大巴约350公里)-瓦伦西亚
                 <w:br/>
                 参考航班:
                 <w:br/>
                 ZH865  深圳宝安国际机场 T3 - 巴塞罗那安普拉特国际机场（BCN）   01:00/09:15 
                 <w:br/>
                 ●【巴塞罗那】,巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 ●【巴特罗之家】外观（游览不少于15分钟）,巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
                 <w:br/>
-                ●【米拉之家】外观（游览不少于15分钟）,高迪私人住宅的“封笔之作”。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。
+                ●【米拉之家】入内（游览不少于45分钟）,高迪私人住宅的“封笔之作”。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。
                 <w:br/>
                 ●【感恩大道】（游览不少于1小时）,感恩大街也叫格拉西亚大道,位于扩建区的中部，南起加泰罗尼亚广场，北到大格拉西亚街。这是一条名店集中的购物街。
                 <w:br/>
-                ●【瓦伦西亚】,瓦伦西亚是西班牙第三大城市，位于西班牙东南部，东濒大海，背靠广阔的平原，四季常青，气候宜人，被誉为“地中海西岸的一颗明珠”。
-[...2 lines deleted...]
-                <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：西班牙海鲜饭   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -749,80 +745,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瓦伦西亚-(大巴约520公里)-格拉纳达
                 <w:br/>
-                ●【格拉纳达】,穆斯林摩尔人在伊比利亚半岛上建立的摩尔王国政治文化中心，是安达卢西亚的骄傲，也是西班牙的骄傲，更是伊斯兰教徒心中的圣地。
-[...7 lines deleted...]
-                ②如预约申请未获批，届时将无法入内参观，改用【阿宫后花园】并退6欧/人门票差价或【塞维利亚王宫】退8欧/人门票差价代替原定游览内容，不再另行通知，敬请悉知！且此天增加如下游览景点：【阿尔拜辛区】（自由活动约30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，保留了狭窄而蜿蜒的中世纪摩尔街道。"。
+                ●【瓦伦西亚】,瓦伦西亚是西班牙第三大城市，位于西班牙东南部，东濒大海，背靠广阔的平原，四季常青，气候宜人，被誉为“地中海西岸的一颗明珠”。
+                <w:br/>
+                ●【科学艺术城】外观（游览不少于20分钟）,西班牙未来主义建筑风格的典范，这个由瓦伦西亚本土建筑师Santiago Calatrava设计的建筑群经常被人戏称为外星建筑。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：庄园特色餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -833,74 +823,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                格拉纳达-(大巴约155公里)-米哈斯-(大巴约120公里)-阿尔赫西拉斯
-[...1 lines deleted...]
-                ●【米哈斯】（游览不少于45分钟）,蓝天、白墙、褐色山丘为主题的米哈斯，这是座著名的阿拉伯风格旅游城镇，游人置身米哈斯山谷，可以切身体验纯正的地中海风情，令人心旷神怡。
+                格拉纳达-(大巴约260公里)-阿尔赫西拉斯
+                <w:br/>
+                ●【格拉纳达】,穆斯林摩尔人在伊比利亚半岛上建立的摩尔王国政治文化中心，是安达卢西亚的骄傲，也是西班牙的骄傲，更是伊斯兰教徒心中的圣地。
+                <w:br/>
+                ●【阿尔罕布拉宫】入内（游览不少于1小时）,1984年被列入联合国世界文化遗产，是阿拉伯式宫殿庭院艺术的鼎盛之作。为中世纪摩尔人所建立的格拉纳达埃米尔国的王宫，有“宫殿之城”和“世界奇迹”之称。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                ①阿尔罕布拉宫属世界文化遗产，官方实行限流参观政策。团队需预约申请购票，方可游览，具体游览时间以实际获批为准。若与行程预先安排时间不符，参观时间将根据实际情况进行前后调整，敬请谅解！
+                <w:br/>
+                ②如预约申请未获批，届时将无法入内参观，改用【阿宫后花园】并退6欧/人门票差价或【塞维利亚王宫】退8欧/人门票差价代替原定游览内容，不再另行通知，敬请悉知！且此天增加如下游览景点：【阿尔拜辛区】（自由活动约30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，保留了狭窄而蜿蜒的中世纪摩尔街道。"。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1018,51 +1016,51 @@
                 ●【塞维利亚西班牙广场】外观（游览不少于30分钟）,1492年，航海家哥伦布，就是从这里出发前往探险，今天我们的参观就好像回顾历史，亦如徜徉在文学与历史古迹的熏陶之中。这里也是1929年西班牙承办万国博览会的主场地，两旁有着古典的喷泉回廊。
                 <w:br/>
                 ●【塞维利亚大王宫】外观（游览不少于15分钟）,1987年被联合国列入世界文化遗产名录，集宫殿、城堡和花园于一身，是西班牙伊斯兰文化风格的代表作之一。这里也是美剧《权利的游戏》中多恩马泰尔家族王宫的取景地。
                 <w:br/>
                 ●【塞维利亚大教堂】外观（游览不少于15分钟）,世界文化遗产，世界三大教堂之一，伊比利亚半岛规模居首位的大教堂。这里也是哥伦布的灵柩所在之地。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1104,51 +1102,51 @@
                 ●【航海发现纪念碑】外观（游览不少于15分钟）,葡萄牙航海纪念碑建于1960年，屹立于海旁的广场上，气势不凡，已成为葡萄牙的象征。
                 <w:br/>
                 ●【圣热罗尼姆修道院和教堂 】外观（游览不少于15分钟）,位于葡萄牙里斯本贝伦区的一座华丽宏伟的修道院，可以说是葡萄牙全盛时期的建筑艺术珍品，为纪念葡萄牙人发现通往印度的海上航线所建。著名航海家达伽马也长眠于此。1983年与附近的贝伦塔搭档被联合国教科文组织列为世界文化遗产。
                 <w:br/>
                 ●【葡式蛋挞】,品尝百年老店葡式蛋挞。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：火腿餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：黑猪烤肉餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1194,51 +1192,51 @@
                 ●【西班牙广场和塞万提斯雕像】（游览不少于15分钟）,位于格兰大道尽头，广场中心最显眼的是塞万提斯纪念碑，塞万提斯雕像的正前方就是他所著的《堂吉诃德》里主人公堂·吉诃德和桑丘·潘沙的形象。
                 <w:br/>
                 ●【马约尔广场】（游览不少于30分钟）,在西班牙众多广场中尤为出色，长方形包围式的结构，四周被一列回廊式古老建筑所围绕，对外的拱门连结着外面的市区街道，立于广场中心的是主持广场修建的菲利浦三世国王的骑马雕像。
                 <w:br/>
                 ●【马德里皇宫】入内（游览不少于45分钟）,皇宫又称东方宫，内部金碧辉煌，显露波旁王朝的富贵奢华，现在仍是国王接待国宾的主要场所。内部有3418个房间，每个房间都各具特色。这里保存了大量精美的油画、收藏品、兵器、瓷器、钟表、金银物品。（如临时遇国事活动关门，退门票10欧，敬请谅解）。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1253,76 +1251,72 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马德里-(大巴约320公里)-萨拉戈萨
                 <w:br/>
                 ●【萨拉戈萨】,是由奥古斯都大帝建立的罗马城市演变而来，仍保留许多古罗马时期的城墙遗址，不同时代的教堂、桥梁、钟楼、宫殿等等。
                 <w:br/>
-                ●【萨拉戈萨政府喷泉大广场】（游览不少于15分钟）,政府喷泉大广场，因广场上的皮拉尔圣母圣殿主教堂而得名。在广场两端，一端有一座西班牙著名的浪漫注意大画家弗朗西斯哥·戈雅的铜像，另一端有一座凯撒大帝铜像。
-                <w:br/>
                 ●【皮拉尔圣母基督大教堂】外观（游览不少于15分钟）,有11个圆顶的皮拉尔圣母教堂是萨拉戈萨的标志，关于它有着种种美丽的故事。最初为哥特式教堂建筑，在增建、翻修和装饰过程中局部加入了银匠式、巴洛克式等艺术式样。教堂在14世纪建造完成，中央祭坛的装饰屏风为15世纪作品，基督受难的织锦画作于15-16世纪。
                 <w:br/>
-                ●【比拉尔广场和拉赛欧广场】（游览不少于15分钟）,坐落在萨拉戈萨的老城，这两座广场形成了一个500米的露天广场，广场周围有许多重要的建筑物和具有历史意义的纪念碑。
-                <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1335,74 +1329,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 萨拉戈萨-(大巴约315公里)-巴塞罗那
                 <w:br/>
-                ●【圣家族大教堂】入内（游览不少于45分钟）,天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。
+                ●【圣家族大教堂】外观（游览不少于15分钟）,天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。
                 <w:br/>
                 ●【奎尔公园】入内（游览不少于45分钟）,奎尔公园是巴塞罗那至耀眼的景点之一，也是高迪众多作品中关于园林设计的典范之作。这里的人工景观看上去比自然景观还要自然。色彩及线条的运用也发挥到了极致。在公园漫步将是沉浸在现实主义的绝佳方式，透过公园的高处还将看到城市全貌。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1605,59 +1599,59 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	住宿：全程欧洲豪华或同等级酒店：以两人一房为标准、酒店欧陆式早餐
-[...1 lines deleted...]
-                2.	用餐：行程注明所含的9个早餐 8个正餐（含2个特色餐：西班牙海鲜饭，火腿餐，蛋挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                1.	住宿：全程欧洲豪华级或同等级酒店：以两人一房为标准、酒店欧陆式早餐
+                <w:br/>
+                2.	用餐：行程注明所含的9个早餐 16个正餐（含2个特色餐，赠送品尝蛋挞：庄园特色饭，黑猪烤肉餐，蛋挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5.	门票：行程中所含的首道门票：马德里皇宫含人工专业讲解，阿尔罕布拉宫含人工专业讲解，奎尔公园含人工专业讲解；圣家族大教堂罕人工专业讲解，托莱多人工官导；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                5.	门票：行程中所含的首道门票：马德里皇宫含人工专业讲解，阿尔罕布拉宫含人工专业讲解，奎尔公园含人工专业讲解；米拉之家，托莱多人工官导；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险；
                 <w:br/>
                 7.      行程所需ADS团队签证；
                 <w:br/>
                 8.      全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1667,50 +1661,52 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                费用不含
+                <w:br/>
                 1.个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.	因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
                 <w:br/>
                 3.	单房差：酒店单人房附加费 （3000元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 5.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2498,51 +2494,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>