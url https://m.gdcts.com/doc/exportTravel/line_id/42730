--- v3 (2026-10-10)
+++ v4 (2026-11-06)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20260806HC-02</w:t>
+              <w:t xml:space="preserve">EU20261014HC-01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -855,51 +855,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯-(飞机)-乌斯怀亚
                 <w:br/>
-                【南极游轮起航】
+                布宜✈乌斯怀亚丨送机+接机，开启南极邮轮的旅行
                 <w:br/>
                 ●【★】,今日搭包机飞往乌斯怀亚，而我们的混合动力探险游轮南森号在那等待着您。这座充满魅力的港口城市与智利的威廉斯港相互竞争着最吸引人的世界最南端城市称号。马蒂冰川位于城市北部，创造了令人印象深刻的“世界尽头”山脉背景。在游轮上参加完强制性的健康和安全同步会议以后，您的探险之旅将在探险队员为您举办的欢迎晚宴中开始。然后，您可以花一些时间了解下在未来几天将做为您旅程中的家的南森号游轮。
                 <w:br/>
                 ●【参考航班】,船方安排包机。
                 <w:br/>
                 ●【海达路德南森号】,海达路德（HURTIGRUTEN)经过130年的历史沉淀，已经成为一家全球领先的探险游轮企业，秉持挪威人领先全球的航海技术，安全性和稳定性，一直以来为探险家提供安全可靠和高品质的极地探险旅行。南森号（MS Fridtjof Nansen）是海达路德旗舰船队的成员之一，建成于2019~2020年，1A+（PC6）冰级，20889吨，南极载客量最大450人，是全球第一批混合动力游轮，利用大型电池组，用电为船只提供动力，不仅极大的降低排放，更为旅客提供了安静的远航体验。区别于其他的探险游轮的悬吊式或阶梯式登艇，海达路德精心设计打造了中层甲板登艇双平台，完美实现海平面登艇的同时，大大提高运转速度。双艇出发、多艇巡游、船上活动与巡航登陆多线运作，为每一位旅客提供更加高效、更加充分的登陆游玩时间和巡游时间。海达路德特别定制给极地冰冷水域使用的最新、最大型的充气探险家登陆艇，南森号配备了17艘探险冲锋艇，船上为客人登陆准备了特制的登陆靴和救生衣。为了满足南极游客在船上休闲娱乐，游览观景，学习健身的需要，船上均拥有绝对宽敞的船上空间与丰富的功能性设施，包括商店、酒吧、图书馆、舞蹈室、健身房、桑拿房与无边际泳池……每一刻都有不同的体验等待着您：
                 <w:br/>
                 一、科学中心：
                 <w:br/>
                 南森号有着极其完善的科学中心（面积占第五层甲板的一半），让海达路德在同类探险游轮中更具优势：包含了讲座大厅，6台体视显微镜和1台额外的专业体视显微镜、互动式触屏桌面、干样与标本室、湿样、图书馆，
                 <w:br/>
                 1. 与科学家一起交流，获得第一手资讯，更加了解我们所前往探索的目的地！
                 <w:br/>
                 2. 学习登陆安全知识，了解如何在原始环境中最大限度的保护生态。
                 <w:br/>
                 3. 参与全民科学项目，也可以使用科研级别显微镜和交互式地图和其他设备。
                 <w:br/>
                 4. 在摄影工作室学习如何充分利用您的摄影设备，进阶学习如何构图。
                 <w:br/>
                 5. 在每次登陆前参加简报会，充分了解任何可能存在的风险，详细了解关于野生动物的相关规定。
                 <w:br/>
                 6. 在船上，我们将举办各类讲座与深度对话，以便您加入科学探险队。
                 <w:br/>
                 二、探险队：
                 <w:br/>
@@ -989,51 +989,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                穿越德雷克海峡
+                乌斯怀亚-德雷克海峡｜C2级别 2w吨载重探险游轮｜劳斯莱斯稳定器 ｜更平稳通过德雷克海峡（您可以在先进的混合动力探险游轮上享用各种设施，并倾听各类讲座。）
                 <w:br/>
                 ●【海达路德穿越德雷克海峡启程1】,【关注科学】
                 <w:br/>
                 为了到达南极洲，我们必须穿过险峻的德雷克海峡。它以英国船长兼私掠船长弗朗西斯·德雷克爵士的名字命名。1578年，他的船被强风吹到南方偶然发现了它。由于这个纬度没有陆地，风和水可以自由游荡，船只难以航行。但别担心，对我们南森号——这个先进的混合动力探险游轮来说，穿越德雷克海峡并非难事。
                 <w:br/>
                 穿过大约1000公里的德雷克海峡需要两天时间。因此，您将有一些宽裕的时间，这绝对是一件好事，因为有很多事情要做来为您的南极探险做好准备。探险队将在科学中心举办他们的讲座活动，利用数十年的经验教您如何最充分的体验您的行程。并让您的探访变得更安全并对于环境也更有可持续性。根据国际南极旅游组织协会的指导方针，在登陆时我们都将使用消毒过的橡皮艇，并确保我们事先用吸尘器吸尘以去除任何可能的外来污染物。您还将了解您可以参与的各种动手实践的公民科学项目，所有这些项目都会为实际研究和当前科学提供支持。
                 <w:br/>
                 您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1073,51 +1073,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                穿越德雷克海峡
+                乌斯怀亚-德雷克海峡 ｜ 2天穿越德雷克海峡日常并不枯燥｜大量行程预报安排+船上设施说明+各类讲座｜我们的领队陪同各位为即将开始的半岛精华之旅做好全方位了解准备）
                 <w:br/>
                 ●【海达路德穿越德雷克海峡启程2】,【关注科学】
                 <w:br/>
                 我们的科学项目有一个目标：增加您对航行地区的好奇心、了解和兴趣。我们的探险游轮已然成为科学研究的最佳平台；通过访问世界偏远地区和游轮上的专家，我们可以为科学界提供宝贵的数据——在我们宾客的帮助下！我们邀请我们的宾客参与科学活动，加深对他们所旅行地区的了解，成为真正的大使，返回家园支持对我们星球上最脆弱的生态系统的保护。
                 <w:br/>
                 在科学中心加入探险队，参加一系列讲座、摄影工作坊和公民科学项目。这里还设有科学和教育设备，例如显微镜和交互式地图。报告厅就历史、气候变化、可持续发展、野生动物、地球科学、文化和其他您所访问目的地的特定主题进行的深度演讲。更多地了解每个主题肯定会提升您的探险体验。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -1155,51 +1155,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                南极半岛【探索冰封大陆】
+                德雷克海峡—南极半岛｜极高履约率让各位在穿越德雷克后抵达南极半岛腹地｜90%热门登陆点登陆和巡游｜每日一次热门点登陆+一次热门点巡游的合理安排（客观调整除外）
                 <w:br/>
                 ●【海达路德探索冰封大陆1】,欢迎来到南极洲。这里周围环绕着冰冷的海水、冰川和比建筑物还要高大的冰山，让您感觉仿佛进入了一个全新的世界。南极洲是壮丽的、迷人并美妙的。您可能需要停下片刻才能让自己的感知彻底接受。当您首次看到企鹅、鲸鱼或海豹等野生动物时，整个游轮都会自发地爆发出热烈的欢呼声，不可避免地打破了那种令人敬畏的寂静。
                 <w:br/>
                 正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅雏鸟孵化的时候。可爱却又笨拙的一团团绒毛东奔西跑，总能吸引人的视线。二月和三月是观鲸的高峰期，大量的磷虾把鲸鱼吸引到这片水域。
                 <w:br/>
                 当我们到达南极洲时，探险队将抓住每一个机会，带您进行冰上巡航和登陆，以更接近给人留下深刻印象的风景和野生动物。在游轮上发现企鹅已经是一种特别的体验，但当您上岸看到它们时，这种体验变得更加美妙。当您乘坐我们的探险冲锋艇巡航或作为可选活动的划皮划艇时，如果海豹或鲸鱼突然出现在您旁边，感觉也是如此。无需赘述，始终保持您的相机处于待机状态吧。为了提升您的探险体验，探险队将专业地探讨一些极具吸引力的主题，如冰封大陆的历史、当地野生动物生物学以及冰川学。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -1237,51 +1237,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                南极半岛【探索冰封大陆】
+                南极半岛｜一路向南 根据报名行程我们一路往南部穿越｜极大概率穿越勒梅尔水道到达南极半岛精华区域｜尼克港、捕鲸者湾、丹科岛、半月湾 等热门不容错过
                 <w:br/>
                 ●【海达路德探索冰封大陆2】,天气、风、浮冰等各种当地条件将决定您的计划和日程安排。安全始终是第一位的，船长将在航行期间决定最终的航行行程。因此，每一次航行都是独一无二的，所有公布的路线，就南极地区的性质而言，只能是参考性的，您将在一切天时地利的引导下，开启不可复制的旅程。根据您的航行计划行程，下面是一些可能在南极洲登陆的地点（供参考，实际行程登陆点将以当日的天气或海冰等情况决定）：
                 <w:br/>
                 【扬基港】
                 <w:br/>
                 早期海豹捕手将格林威治岛的扬基港作为常去的行动基地，其卓越的环境为水手提供了天然的避风港。仍然可以看到早期的遗迹散落在海岸线上，但这里最吸引游客的是大型巴布亚企鹅栖息地，其数量估计约为 4,000 繁殖对。
                 <w:br/>
                 【库弗维尔岛】
                 <w:br/>
                 库弗维尔岛是在 1897 年- 1899 年间被发现的，海拔高度大约为 250 米左右，名字来源于一位法国将军。它位于风景秀丽的埃雷拉海峡，拥有已知最大的巴布亚企鹅栖息地。当冰山被困在附近的浅滩并搁浅时，狭窄的埃雷拉海峡提供了一条往返于库弗维尔岛的壮观通道。从观景台观看我们的领航员在冰山之间小心翼翼地穿梭，就像被岸上成群结队的企鹅包围一样令人兴奋。
                 <w:br/>
                 【内科港】
                 <w:br/>
                 拥有巴布亚企鹅栖息地的内科港坐落于安沃尔湾，周围环绕着半岛的山脉和高高的冰川墙。内科港以 1900 年代初的工厂捕鲸船名命名，是该地区罕见的可以登陆南极大陆的地方之一。内科港附近的冰川是最佳摄影点，通常它们会不断发出噼噼啪啪，甚至是崩塌的声音。这里是金图企鹅的家园，你总能在这里找到这些小家伙们的身影，不过记住要保持好距离，千万不要打扰他们哦！。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1327,51 +1327,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                南极半岛【探索冰封大陆】
+                南极半岛｜舒适&amp;探险&amp;科学性平衡体验｜五钻酒店般海上移动城堡助力南极之旅+130年极地探险运营经验圆梦南极+大型科学实验室让旅途丰富难忘
                 <w:br/>
                 ●【海达路德探索冰封大陆3】,根据您的航行计划行程，下面是一些可能在南极洲登陆的地点（供参考，实际行程登陆点将以当日的天气或海冰等情况决定）：
                 <w:br/>
                 【彼得曼岛】
                 <w:br/>
                 坐落于风景如画的佩诺拉海峡，使彼得曼岛成为观赏冰山和鲸鱼的好地方，并拥有横跨海峡通往南极半岛的令人惊叹的景色。当你站在海达路德游轮之上观看岛上景色，你会发现哪里有着一座异常夺目的红色小房子，不远的海湾处还有为之前探险失踪的先驱们所搭建的十字架！
                 <w:br/>
                 【洛克雷港】
                 <w:br/>
                 洛克雷港位于南纬 64°50' 西经 63°，是由一位法国探险家在20世纪初发现的。在高迪尔岛上的洛克雷港英国基地建于 1941 年，于 1962 年废弃，之后一直空置，直到 1996 年被南极遗产信托基金翻新成为博物馆。自那以后，它已成为南极洲最受欢迎的景点之一，并提供了独特的视角来了解 1950 年代南极基地的生活。
                 <w:br/>
                 【威尔米纳湾】
                 <w:br/>
                 威尔米纳湾周围的山脉和高耸的冰川造就了引人注目的风景和从微小的漂浮块到大型冰山的冰雕世界。这个海湾是鲸鱼和海豹的首选觅食地，因此是过去捕鲸者丰产的狩猎场。据说以前的南极，鲸鱼随处可见，而如今，我们需要开声纳才能找到一些鲸鱼的踪迹，着实令人惋惜。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1417,51 +1417,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                南极半岛【探索冰封大陆】
+                南极半岛｜热门地点巡游介绍：专属冲锋艇&amp;1+2探险队搭配｜有机会与鲸鱼&amp;企鹅&amp;海豹等动物静距离同游
                 <w:br/>
                 ●【海达路德探索冰封大陆4】,根据您的航行计划行程，下面是一些可能在南极洲登陆的地点（供参考，实际行程登陆点将以当日的天气或海冰等情况决定）：
                 <w:br/>
                 【欺骗岛】
                 <w:br/>
                 作为南设得兰群岛的亮点之一，欺骗岛位于南纬 62°58′37″，西经 60°39′00″，是一个独特的环形火山口，其中一部分已经坍塌，并在被洪水淹没的内部形成了一个可通航的开口。其中的天然海港包括捕鲸者湾，这里有一个废弃的捕鲸站赫克特（Hektor），以及一个废弃的英国基地。岛上还有各大国家得科考站——英国 、 智利 、 西班牙和阿根廷。
                 <w:br/>
                 【半月岛】
                 <w:br/>
                 半月岛坐落在南设德兰群岛之间，是一个 2 公里长，形状呈新月形的岛屿。非常上镜，拥有壮观的南极风光，是南极岛屿宝藏中闪闪发光的宝石。帽带企鹅的家园就坐落在这些锯齿状，有裂缝的悬崖之上，还有南极燕鸥、洁白无暇的鞘嘴鸟、黄蹼洋海燕、威尔逊海燕等等。
                 <w:br/>
                 【天堂湾】
                 <w:br/>
                 海港不仅名为天堂，更是拥有壮观美景的名副其实的天堂。二十世纪初，捕鲸者由于一场风暴而阴差阳错得躲进了天堂湾。而之所以被称为“天堂湾”是因为天堂港免受附近杰拉许海峡海风的影响，为登陆大陆提供了另一个难得的机会，并坐拥半岛最佳景观。在这里，您可以看到阿根廷基地阿尔米兰特布朗和智利基地冈萨雷斯×魏德拉，以及附近的企鹅栖息地。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1507,51 +1507,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                南极半岛【探索冰封大陆】
+                南极半岛｜热门登陆点介绍：丰富多彩的登陆活动｜冰山坟场、旧时科考站、之字冰山徒步、更有机会参与冰洋跳水、皮划艇巡游、露营、科学船等活动
                 <w:br/>
                 ●【海达路德探索冰封大陆5】,根据您的航行计划行程，下面是一些可能在南极洲登陆的地点（供参考，实际行程登陆点将以当日的天气或海冰等情况决定）：
                 <w:br/>
                 【利马水道】
                 <w:br/>
                 利马水道也叫雷麦瑞峡，这条长 11 公里、宽 1.6 公里的海峡是南极洲最美丽的航道之一，位于南极大陆和布斯岛之间。早在 1873 年，它被德国捕鲸它被德国捕鲸船上的探险队发现。利马水道的颜值堪称南极之最，美轮美奂让你简直不敢停下手边的相机，静谧的冰川之间只听到相机的快门声，因此这里也被美国国家地理杂志成为“咔嚓水道”。
                 <w:br/>
                 【布朗海崖】
                 <w:br/>
                 布朗海崖位于南极半岛尖端的南极海峡沿岸。顾名思义，景观以 745 米高的悬崖为主。高耸的铁锈色悬崖起源于火山，海滩上布满了熔岩“炸弹”。阿德利企鹅、巴布亚企鹅、海带海鸥和海角鹱在这里繁殖，威德尔海豹也是这里的常客。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1593,51 +1593,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                穿越德雷克海峡
+                南极半岛-德雷克海峡（结束5日南极半岛核心行程后开始返程｜区别部分产品半岛只有4天阉割行程｜国际航司80%承诺上座率不拥挤&amp;设施好&amp;猫途鹰NPS9.3+美好体验）
                 <w:br/>
                 ●【海达路德穿越德雷克海峡归程1】,在五天多的时间里探索了偏远和原始的南极洲后，我们将启航返回。至此，相信您的头脑和内心已经充满了这场终生难忘的记忆。希望您还可以在相机上捕捉到许多这样的特殊时刻。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1671,51 +1671,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南极
                 <w:br/>
-                穿越德雷克海峡
+                海上航行-德雷克海峡（收获旅途点滴｜专属APP可下载获取沿途精彩瞬间照片（船方配专属摄影师）｜在全船探险家们的极地探险凯歌中驶向乌斯怀亚
                 <w:br/>
                 ●【海达路德穿越德雷克海峡归程2】,穿过德雷克海峡，您可能会在接下来的几天里回顾这些照片试图能在南极洲停留更长的时间。探险队也将做同样的事情，他们会在科学中心回顾航程中的许多经历。整理思绪也是一种处理所见所闻的好方法，或许在船上的探险家休息室和酒廊小酌一番，让思绪重回南极？。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1749,55 +1749,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乌斯怀亚-(飞机)-布宜诺斯艾利斯
                 <w:br/>
+                乌斯怀亚✈布宜诺斯艾利斯丨抵达布宜
+                <w:br/>
                 ●【★】,当我们返回乌斯怀亚时，您的探险之旅接近了尾声。您将前往机场搭包机返回布宜诺斯艾利斯，导游机场接机，入住酒店休息。晚上特别安排前往观看探戈秀表演。
                 <w:br/>
                 ●【参考航班】,船方安排包机。
                 <w:br/>
-                ●【阿根廷探戈舞表演】（游览不少于2小时）,探戈舞是一种音乐表达和感性舞蹈，也是一种特殊的语言、一种穿着和行走方式，是当地的一种生活方式。2009年，探戈舞被联合国教科文组织宣布为人类文化遗产，是拉普拉塔的注册商标。特别提示：特别提示：（如当日因航班原因如法安排，则退阿根廷探戈秀的费用，敬请理解）。
+                ●【阿根廷探戈舞表演】（游览不少于2小时）,探戈舞是一种音乐表达和感性舞蹈，也是一种特殊的语言、一种穿着和行走方式，是当地的一种生活方式。2009年，探戈舞被联合国教科文组织宣布为人类文化遗产，是拉普拉塔的注册商标。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1934,51 +1936,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯-(飞机)-圣地亚哥
                 <w:br/>
                 ●【★】,今日搭机（可能经转机）飞往圣地亚哥，抵达后开展城市游览。参观圣克里斯托瓦尔山(含首道门票)，参观前哥伦布艺术博物馆(含首道门票) 1.5H （前哥伦布艺术博物馆每周一不开放，可退款15美金/人）。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内/打包餐     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内/打包餐     午餐：自理     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">圣地亚哥比塔库拉希尔顿逸林酒店或圣地亚哥肯尼迪希尔顿逸林酒店或圣迭戈普罗维登西亚欧拉酒店 - 希尔顿启缤精选酒店或同级或同级（若因满房或不可抗力因素，将更换同标准其他酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2110,51 +2112,51 @@
                 ●【鸟人村遗址】,在火山边缘，在此可俯瞰太平洋。眼前碧蓝的海面上可看到3座小岛，在数百年前，这里每年会举行鸟人祭典，部落村长需要爬下断崖游到对面小岛Motu Nui并取回一颗鸟蛋，最先回来的将成为接下来一年的国王。值得一提的是目前存放于英国大英博物馆的巨石摩埃就是在1868年从Orongo被英国人强行带走的。
                 <w:br/>
                 ●【拉诺高火山口】,此火山拥有岛上大的火山口湖，直径约1.6公哩，深达11公尺，由芦苇附盖了半个湖面，从间隙中可以看到清澈的湖水，闪耀着神秘光辉，好像要引诱人们走进去一样。
                 <w:br/>
                 ●【复活节岛拉诺·拉拉库采石场】,拉诺·拉拉库采石场是复活节岛的有名象征和生产巨人石像（moai）的工厂。巨大的雕像散乱在火山内侧及外侧的斜坡上，还有很多被认为是处于不同制造过程中被废弃的石像。有的石料上凿痕犹在，连着山体岩石保持直立的姿势，有的躺倒在通向石砌平台的路上。
                 <w:br/>
                 这里的巨人石像（moai）雕刻了一半，另一半埋在地下。石像的石料都是从这里的死火山采集而来。600尊石像里，较大的有21米高。死火山口有一个静谧的湖泊，还有360度的罗马式观景台可以欣赏四周风光。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">圣地亚哥比塔库拉希尔顿逸林酒店或圣地亚哥肯尼迪希尔顿逸林酒店或圣迭戈普罗维登西亚欧拉酒店 - 希尔顿启缤精选酒店或同级或同级（若因满房或不可抗力因素，将更换同标准其他酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2250,51 +2252,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣地亚哥-(飞机)-库斯科
                 <w:br/>
-                ●【*】,参观前哥伦布艺术博物馆(含首道门票) 1.5H
+                ●【*】,参观前哥伦布艺术博物馆(含首道门票) 1.5H  （前哥伦布艺术博物馆每周一不开放，可退款15美金/人）
                 <w:br/>
                 参考航班：LA2367 15:40阿图罗梅里诺博尼特兹机场-17:15维拉兹克阿斯特特机场（此为参考航班，最终以实际预定为准）。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2666,51 +2668,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 利马-(飞机)-伊基托斯-(轮渡)-亚马孙
                 <w:br/>
                 利马✈️伊基托斯|亚马孙-(车程&amp;船程约1.5小时)
                 <w:br/>
                 ●【★】,今日我们搭机经转机后飞往伊基托斯，一路向西飞越重重安第斯山脉，蜿蜒曲折的亚马逊河出现在眼前。抵达后，从亚马逊河码头【乘船】穿越雨林前往亚马逊雨林小木屋酒店。夜晚来临时，您可以躺在酒店的吊床上欣赏漫天繁星。你也可以选择参加酒店组织的【夜间徒步】(无额外费用，视情况而定，不保证一定能成行)，探索神秘热带雨林的夜间世界，夜晚是很多两栖动物和昆虫超活跃的时间，夜间徒步途中您可以看到各种尺寸和颜色的蛙类和昆虫，欣赏昆虫和蛙叫声构成的“雨林交响乐”。
                 <w:br/>
-                ●【伊基托斯亚马逊热带雨林】,亚马逊河是世界di一长河，长达6800公里（以秘鲁为源头），也是世界流量超大、流域超广、支流超多的河流，流域面积占南美洲面积的40％，支流数超过1万5千条。亚马逊雨林占地700万平方公里，横越8个国家，占据了世界雨林面积的一半，占全球森林面积的20%，是全球超大及物种超多的热带雨林，被称为“地球之肺”。雨林内有250万种昆虫，数以万计的植物品种，及大约2000种雀鸟及哺乳动物。现时，区内已有至少40000种植物，3000种鱼类，1294种雀鸟，427种哺乳种物，427种两栖动物，378种爬行动物被科学分类。特别提示：▲温馨提示▼请在进入亚马逊雨林超15天之前接种黄热病疫苗，并携带证书。进入雨林时请准备防蚊虫喷雾。
+                ●【伊基托斯亚马逊热带雨林】,亚马逊河是世界di一长河，长达6800公里（以秘鲁为源头），也是世界流量超大、流域超广、支流超多的河流，流域面积占南美洲面积的40％，支流数超过1万5千条。亚马逊雨林占地700万平方公里，横越8个国家，占据了世界雨林面积的一半，占全球森林面积的20%，是全球超大及物种超多的热带雨林，被称为“地球之肺”。雨林内有250万种昆虫，数以万计的植物品种，及大约2000种雀鸟及哺乳动物。现时，区内已有至少40000种植物，3000种鱼类，1294种雀鸟，427种哺乳种物，427种两栖动物，378种爬行动物被科学分类。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -3146,51 +3148,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 里约热内卢
                 <w:br/>
                 阿根廷伊瓜苏国家公园
                 <w:br/>
                 ●【★】,早餐后，游览阿根廷段伊瓜苏大瀑布。
                 <w:br/>
-                ●【阿根廷伊瓜苏国家公园】（游览不少于3小时）,伊瓜苏大瀑布的精华点【魔鬼咽喉瀑布】，此瀑布高82公尺宽120公尺，非常的壮观雄伟，绝对让您叹为观止。抵达后先乘坐森林小火车，抵达大瀑布的中心水流最大最猛著名的【魔鬼咽喉】，远观“姐妹花”、博塞蒂、圣马丁、“隐形瀑”和里瓦达维亚，体味“一步一景”的奇特感觉。搭乘火车游览瀑布，这是阿根廷最早的公园内火车游览，铁路在大自然中穿行，载客约120人，路线全长7公里，终点接近“魔鬼咽喉”瀑布。我们将漫步在多条栈道上，这些栈道将带领着我们至瀑布顶部看由275大小不同、景观各异的瀑布群所组成的成千上万条河水以千军万马之势从各小瀑布沸腾而下，惊心动魄的感受，由不得令人感叹上帝造物及大自然的美妙。
+                ●【阿根廷伊瓜苏国家公园】（游览不少于3小时）,【阿根廷段伊瓜苏国家公园】*（游览时间约2小时）搭乘【生态观光小火车】穿越伊瓜苏国家公园茂密的热带雨林，沿途欣赏丰富的原始生态景观。随后游览【下步道（Lower Circuit）】，沿栈道深入瀑布群腹地，从不同高度和角度近距离观赏伊瓜苏瀑布。步道部分区域可直达瀑布下方观景平台，水雾扑面、轰鸣震撼，带来极具沉浸感的观瀑体验，充分领略世界三大瀑布之一的磅礴气势。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：瀑布公园内餐厅     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -3781,51 +3783,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>