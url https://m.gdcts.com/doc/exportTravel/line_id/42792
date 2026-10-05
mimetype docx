--- v0 (2026-08-25)
+++ v1 (2026-10-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（晚班机）【2026追秋季·极致喀伊】新疆乌鲁木齐双飞单动8天 阿勒泰|禾木|喀纳斯|赛里木湖|深度那拉提（空中+盘龙）| 独山子大峡谷|五彩滩|乌尔禾原始胡杨林行程单</w:t>
+        <w:t xml:space="preserve">晚班机【2026深秋季·极致喀伊】新疆乌鲁木齐双飞单动8天丨阿勒泰丨禾木丨喀纳斯丨赛里木湖丨深度二进那拉提（空中+盘龙）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -390,111 +390,79 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 产品特色：
                 <w:br/>
-                【北疆特色双公路】
-[...1 lines deleted...]
-                独库公路丨抓住独库公路的尾巴，错过要等明年！安排7座商务车纵贯天山脊梁世界级景观公路--独库公路！
+                【北疆特色公路】
                 <w:br/>
                 北疆画廊丨行驰网红公路--阿禾公路！始于阿勒泰市，止于禾木村，是阿勒泰地区“千里画廊”
                 <w:br/>
+                穿越天路丨穿越北天山，精伊高速！是写给伊犁河谷的“立体情书”，也是北天山的“柔性缝合线”
+                <w:br/>
                 【硬核片场·跟着影视来打卡】丨治愈系影视剧·《我的阿勒泰》
                 <w:br/>
                 -入画阿勒泰，走近追剧现场《我的阿勒泰》取景地-喀纳斯、禾木，深度探索，治愈无数人的精神原乡
                 <w:br/>
                 【柔情似水·伊见赛湖】撒贝宁都说过的好#赛里木湖
                 <w:br/>
-                -大西洋最后一滴眼泪，云端之上的蓝宝石，赛里木湖，此生必去；
+                -大西洋最后一滴眼泪，云端之上的蓝宝石，赛里木湖；
                 <w:br/>
                 【秋色伊犁丨深度那拉提】那拉提的秋天，一半在空中草原的辽阔里，一半在盘龙谷道的静谧里。
                 <w:br/>
                 -空中草原是那拉提“草原之王”美誉的由来，沿途的雪岭云杉与牛羊群构成一幅流动的油画
                 <w:br/>
                 -盘龙谷道，钻进云杉森林的秘境长廊，每一道弯拐过去，都是一幅全新的秋日画卷
                 <w:br/>
                 【秋色buff叠满】
                 <w:br/>
-                万亩胡杨丨乌尔禾原始胡杨林的秋天，是金色的童话世界，是秋天必去不可的赏秋之地！
-                <w:br/>
                 绝色雅丹丨五彩滩景区，秋天更加凸显五彩滩的斑斓，犹如上帝的调色板掉落人间！
                 <w:br/>
-                【独库起点】
-[...2 lines deleted...]
-                <w:br/>
                 【情绪价值拉满】
                 <w:br/>
-                景区直通车丨特别升级景区直通车赛里木湖VIP包车直通，无需排队！
-[...1 lines deleted...]
-                沉浸式体验丨深度沉浸式体验哈萨克族非遗手工体验，做一回草原匠人！
+                沉浸式体验丨特别安排特色超出片古丽/买买提可爱造型下午茶！感受伊犁魅力！
                 <w:br/>
                 特别加入无人机两段定点航拍（赛里木湖/那拉提+喀纳斯/禾木），用高空视角解锁秋日别样风景。
-                <w:br/>
-[...22 lines deleted...]
-                收客无限制丨持港澳台及外籍护照华人畅收无忧！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -611,53 +579,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州→（飞机）乌鲁木齐
-[...1 lines deleted...]
-                广州机场乘飞机赴【乌鲁木齐】。广州白云机场迎接各位贵宾，欢迎来到大美新疆！ 接机后送您入住酒店休息。
+                广州- (飞机)乌鲁木齐
+                <w:br/>
+                机场迎接各位贵宾，广州白云机场迎接各位贵宾，乘航班飞往【乌鲁木齐】，抵达后前往入住酒店休息。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.请随身携带身份证！请随身携带身份证！请随身携带身份证！ 重要的事情说三遍！
                 <w:br/>
                 2.大部分景区属于山区，紫外线较强，请备好防晒霜、帽子、墨镜等物品。
                 <w:br/>
                 3.新疆地域广袤，景点距离较为分散，平均行车时间在5-6小时都属于正常情况，出行前请作好相应的心理准备。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
                 到达城市：乌鲁木齐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -699,68 +667,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐-动车4H-博乐→（汽车90KM， 约1.5h）赛里木湖→（汽车140公里， 约2h）伊宁·六星街
-[...12 lines deleted...]
-                4、赛里木湖游览将由我社旅游大巴直接驶入景区，无需在门口排队换乘区间车，为您省时省力
+                乌鲁木齐-（汽车）S21沙漠公路-（汽车约560km，约6H）五彩滩-（汽车22km，0.5H）布尔津
+                <w:br/>
+                早餐后，沿北疆壮观的【S21阿乌沙漠高速公路】是新疆首条沙漠高速公路，全长342余公里。公路穿越古尔班通古特沙漠、准噶尔盆地，道路景观独特。继续前往游览【五彩滩景区】（游览约1小时，含门票）-五彩滩又名五彩河岸，有天下第一滩之美誉，是新疆著名雅丹地貌之一，天上是洁白的云，地上是五彩的岸，中间是迷人的额尔齐斯河，遥相呼应，绝美画卷游毕后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：伊宁
+                到达城市：布尔津县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -789,88 +746,94 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊宁→（汽车253KM，约3H）深度那拉提（空中+盘龙）→（汽车2.5KM，约10min）那拉提
-[...14 lines deleted...]
-                *DIY项目（5选1）：1.马鞭制作（小的）/2.植物拓印（印包或者挂历都可）/3.小马皮具制作/4.羊毛毡戳戳乐/5.哈萨克族花毡印花等，制作完成后可带回留作纪念。
+                布尔津-（汽车约125km，约2H）喀纳斯→（汽车约40KM，约1h）禾木
+                <w:br/>
+                早餐后，乘车赴【喀纳斯国家地质公园】（已含门票+一进区间车费用  游览时间约3小时），贾登峪门票站换乘区间车进入喀纳斯景区，渐入佳境可欣赏到茂密的森林，经过卧龙湾河心小洲轮廓像横卧的剑龙，月亮湾俯瞰巨大的脚印留在弯月般的河湾，神仙湾水面波光粼粼似闪烁的珍珠光芒，鸭泽湖常能看到野鸭天鹅等水鸟；可在喀纳斯湖大湖区湖边漫步，游毕后前往禾木入住景区酒店休息，夜晚与好友一起来一场Village Walk吧，慢慢感受小村带来的愉悦~带着美景的回忆进入沉睡梦乡。
+                <w:br/>
+                <w:br/>
+                特别备注：如喀纳斯、禾木方向因天气下雪，路面不备大车安全通行，则外产生2天倒短越野车上山，此属不可抗力因素，额外产生车费导游需现收每人600元/人/2天
+                <w:br/>
+                 【温馨提醒】
+                <w:br/>
+                1. 早晚温差大，夏季也需要准备厚外套， 冲锋衣等;
+                <w:br/>
+                2. 景区内物价较高， 可提前买些零食带入景区； 
+                <w:br/>
+                3. 需换乘区间车进入景区，为了更好的旅行体验您可以贵重物品随身携带，携带背包进入景区，大件行李仍可放在大车上。
+                <w:br/>
+                4.村内有流浪猫狗，切勿逗玩，避免因猫狗应激而引起伤人事件
+                <w:br/>
+                5.外出时需结伴同行，注意安全
+                <w:br/>
+                3.由于新疆的地理位置问题，早晚温差大，北疆地区（喀纳斯、禾木、白哈巴等地区）酒店内均无制冷空调，且景区酒店多数酒店是没有电梯，需自行搬运行李。请知晓；
+                <w:br/>
+                7.旺季情况，同团游客入住的景区木屋或民宿，可能会出现分散入住不同酒店的情况，如有不便，敬请谅解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：那拉提
+                到达城市：新疆禾木景区
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">那拉提</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -881,72 +844,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                那拉提-独库公路-（汽车约230km，约5H）奎屯-（汽车约25km，约0.5H）独山子大峡谷
-[...16 lines deleted...]
-                4.由于独库公路受制于天气影响，按惯例只有每年6月-9月中旬能通行，如遇特殊天气当地交管部门会采取封路措施以保障安全，临时交通管制无法通行，则按实际情况进行呢调整，如额外产生费用则多退少补。
+                禾木-（汽车约470km，约6H）克拉玛依
+                <w:br/>
+                可自行前往禾木观景平台，观赏禾木日出，可在景区内自行打车前往目的地，费用自理，如不看日出，可在酒店休息，按照导游集合时间结合，早餐后，游览【禾木风景区】（已含门票+区间车费，游览3H）美景应接不暇，白桦林、平阔的草原、时而隐现的美丽河湾、还有和蔼热情的哈萨克和图瓦牧民。穿过数座造型独特的木桥，欣赏到群山环抱之中，禾木村静静地躺着，牲畜围栏随意散落村子的各个角落。漫步村落，结束后乘车前往克拉玛依，抵达后入住酒店休息。
+                <w:br/>
+                特殊备注：如喀纳斯、禾木方向因天气下雪，路面不备大车安全通行，则外产生2天倒短越野车上山，此属不可抗力因素，额外产生车费导游需现收每人600元/人/2天
+                <w:br/>
+                【温馨提醒】
+                <w:br/>
+                1.今日山路多，晕车游客请提前备好药品；早晚温差大，需要提前准备厚外套、冲锋衣等;
+                <w:br/>
+                2.景区内有骑马及马拉爬犁项目，乘坐前需提前问好价格， 并注意安全；
+                <w:br/>
+                3.景区内物价较高， 可提前买些零食带入景区； 
+                <w:br/>
+                4.村内有流浪猫狗，切勿逗玩，避免因猫狗应激而引起伤人事件
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：奎屯
+                到达城市：克拉玛依市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -975,90 +935,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奎屯 →（汽车240KM，约3.5h）乌尔禾胡杨林-（汽车约252km，约3H）五彩滩 →（汽车35KM，约0.5h）哈巴河
-[...16 lines deleted...]
-                6、‌游客应听从导游指引，‌不要擅自偏离游览区域，‌以免迷路。‌在拍摄照片时，‌尊重当地居民和文化，‌避免侵犯他们的隐私。
+                克拉玛依→（汽车445KM， 约5h）赛里木湖→（汽车90公里， 约2h）清水河
+                <w:br/>
+                早餐后，乘车赴【赛里木湖】（游览约3H含门票+区间车），赛里木湖古称"净海"，位于中国新疆博尔塔拉蒙古自治州博乐市境内的北天山山脉中，是大西洋暖湿气流最后眷顾的地方，被称作大西洋最后一滴眼泪。赛里木湖湖水清澈透明，如同一面镜子，映照出天空的蓝，云的白，日的金，月的银。湖面宽广无垠，仿佛是大地的一只眼睛，静静地凝视着天空，凝视着世界。在赛里木湖的岸边，可以看到雪山的倒影，可以听到风的歌唱，可以感受到阳光的温暖。在这里我们尽情的玩耍，拍摄湖水碧蓝天，雪山倒映，牛羊在草原上悠闲的吃草。结束后前往清水河，车观果子沟大桥是我国古时通往中亚和欧洲的丝路北新道的咽喉，有“铁关”之称，素有“伊犁第一景”之称。全国第一座双塔双索面钢桁梁斜拉桥、新疆第一条贯穿天山并实现桥梁隧道相连的高速公路。结束后入住酒店休息。
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、今日行车距离较长，建议携带适量的零食，饮水等；
+                <w:br/>
+                2、果子沟大桥属高速公路无法停车，司机减速供您赏景拍照；
+                <w:br/>
+                3、新疆紫外线强，记得做好防晒防暑保护，随时携带防晒霜，遮阳帽，墨镜；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：哈巴河
+                到达城市：清水河县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">哈巴河</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1069,94 +1023,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                哈巴河-（汽车约110km，约2H）喀纳斯→（汽车约40KM，约1h）禾木
-[...20 lines deleted...]
-                9.旺季情况，同团游客入住的景区木屋或民宿，可能会出现分散入住不同酒店的情况，如有不便，敬请谅解！
+                ：清水河→（汽车311KM，约4H）深度那拉提（空中+盘龙）→（汽车2.5KM，约10min）那拉提
+                <w:br/>
+                早餐后，乘车前往游览【那拉提景区】（盘龙谷道+空中草原，游览约5小时），首先前往【盘龙谷道】（含区间车）秋季的那拉提草原韵味十足，在这片充满着“原生态”气息的景色中，一条为景区“量身打造”的生态旅游线路----盘龙谷道，这是新疆生态样板路。改变了以往景区秋季无景可看的尴尬印象。成为一年中最美的季节！沿线与那拉提草原、雪山、丘陵等融为一体，踏上盘龙谷道，便踏入一场与时光、与自我的浪漫对话。车窗外，山体的纹理诉说着古老的故事，阳光为每一道弯镀上金边。远处雪山巍峨耸立，草甸如绿毯铺展，湖泊在阳光下闪烁碎金。晨光中，它身披霞衣；暮色里，它浸染鎏金。随后前往【空中草原】（含区间车）世界上著名的四大草原之一，原野上山泉密布，溪流似网，河道交错，森林繁茂，被人们誉为“空中草原”。“中国最美草原”辽阔的草原上远处的雪山和近处的哈萨克毡房形成美妙的画卷，游毕后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：禾木
+                到达城市：新疆伊犁那拉提旅游风景区
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">禾木</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1167,105 +1102,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                禾木-（汽车290km，5H）阿勒泰-（汽车约75km，约1.5H）北屯/福海
-[...31 lines deleted...]
-                6.村内有流浪猫狗，切勿逗玩，避免因猫狗应激而引起伤人事件
+                那拉提-（汽车约250km，约3.5H）伊宁·喀赞其-（汽车约12km，约0.5H）伊宁站-动车-乌鲁木齐
+                <w:br/>
+                酒店享用早餐后，前往伊宁参观“民居博物馆”【伊犁老城文化旅游区（原喀赞其民俗旅游区）】（游览约1.5小时，不含马车等套票），该景点是我国面积最大、保存最完整的多民族聚居建筑群，被誉为民居博物馆。这里的居民以维吾尔族为主，同时也居住着哈萨克族、汉族等多个民族，形成了多元文化的交融。村内保留了大量的传统居民，这些建筑以土木结构为主，外墙多彩绘装饰，充满了民族特色。在这里安排特色出片下午茶！结束后前往伊宁站，搭乘动车返回乌鲁木齐，抵达后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：北屯/福海
+                到达城市：乌鲁木齐市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">北屯/福海</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1276,81 +1181,81 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北屯/福海-汽车-S21沙漠公路（汽车约430km，约4.5H）-乌鲁木齐机场-飞机-广州
-[...1 lines deleted...]
-                早餐后，导游会再根据航班时间提前3小时送至乌鲁木齐天山国际机场，这天沿北疆壮观的【S21阿乌沙漠高速公路】是新疆首条沙漠高速公路，全长342余公里。公路穿越古尔班通古特沙漠、准噶尔盆地，道路景观独特。继续前往机场，搭乘航班前往广州，返回温暖的家，结束大美新疆之旅！
+                乌鲁木齐机场-飞机-广州
+                <w:br/>
+                早餐后，游毕后导游会再根据航班时间提前3小时送机，返回温暖的家。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.离开酒店前一定要再次检查物品，不要忘在酒店里了！
                 <w:br/>
                 2.送机提示：新疆机场安检严格，一般提前3小时抵达机场，加上防范市区交通拥堵，为保证您不误飞机，送机时间可能会比较早，请您谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 到达城市：广州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1808,51 +1713,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>