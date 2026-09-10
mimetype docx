--- v0 (2026-08-20)
+++ v1 (2026-09-10)
@@ -589,51 +589,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州--十堰机场--丹江口（车程约1.5小时）-西峡（车程约2小时）
                 <w:br/>
                 广州白云机场集合出发-十堰（CZ3335  0750-1010）抵达十堰机场，
                 <w:br/>
-                下午：参观【丹江口大坝】（含游船40元/人，游船时间0.5小时）始建于明初，至今已有 600 多年历史，历经千年风雨仍巍然屹立。是中国现存规模最大、保存最完整的古代城垣之一。如今，城墙不仅是历史的见证，更承载着长安城的文化脉络，被赞为“气派不倒的东方神秘符号”，游客可步行、骑行或乘电瓶车环游，感受“绕城一圈，看尽长安”的壮阔。游览【丹江口农夫山泉基地】（游览时间约1小时，含门票）：丹江口农夫山泉基地位于湖北省丹江口市，是农夫山泉的重要水源地之一，也是中国知名的现代化饮用水生产基地。基地依托丹江口水库的优质水源，集生产、科普、观光于一体，向游客展示了天然矿泉水的生产流程和健康饮水文化。更可以远观丹江口大坝，了解中国南水北调最重要取水地的风采。后车赴西峡（约2小时车程）
+                下午：参观【丹江口沧浪港】（含游船40元/人，游船时间约40分钟）乘船自沧浪港出发，泛舟亚洲天池丹江口水库。两岸青山叠翠，湖水清透澄澈，一路观赏丹江口大坝，驶向开阔无垠的湖面，感受水天一色的壮阔。伴着徐徐湖风，品读沧浪古谣，沉浸式领略山水诗意与水源胜地的独特风光，赠游沧浪小镇。游览【丹江口农夫山泉基地】（游览时间约1小时，含门票）：丹江口农夫山泉基地位于湖北省丹江口市，是农夫山泉的重要水源地之一，也是中国知名的现代化饮用水生产基地。基地依托丹江口水库的优质水源，集生产、科普、观光于一体，向游客展示了天然矿泉水的生产流程和健康饮水文化。更可以远观丹江口大坝，了解中国南水北调最重要取水地的风采。后车赴西峡（约2小时车程）
                 <w:br/>
                 晚上：游览【西峡仲景养生小镇】（游览时间约1小时）：西峡仲景养生小镇是中国中医药文化的重要展示地之一，被誉为“医圣故里”，依托东汉医学家张仲景的传世经典《伤寒杂病论》而建。这里是中医药文化传承基地、养生度假胜地，也是中医理疗与温泉康养的融合地，张仲景的医学精髓在此得到生动展现。景区内建有仲景文化广场、百草园、古法药膳坊等特色体验区，中医药文化氛围浓郁。集中医养生、文化体验和生态休闲于一体，既有传统医道的博大精深，又有现代养生的舒适惬意。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1370,51 +1370,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>