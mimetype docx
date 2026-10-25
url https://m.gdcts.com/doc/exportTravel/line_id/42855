--- v1 (2026-09-15)
+++ v2 (2026-10-25)
@@ -716,50 +716,54 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 04/02，北京/上海-巴塞罗那，西班牙
                 <w:br/>
                 参考航班：
                 <w:br/>
                 1、北京参考航班：
                 <w:br/>
                 CA845（02月04日，北京—巴塞罗那，02:35-07:35，12h）
                 <w:br/>
                 2、上海参考航班：
                 <w:br/>
                 MU249（02月04日，上海—巴塞罗那，01:20-07:40，13h20m）
                 <w:br/>
                 早上抵达后，前往巴塞罗那市区游览，参观游览世界文化遗产圣家族大教堂（入内）、世界文化遗产巴特罗之家、米拉之家、格拉西亚大街、哥伦布纪念碑。
                 <w:br/>
                 【圣家族大教堂】由西班牙最伟大的建筑设计师高迪设计的，无论你身处巴塞罗那的哪一方，只要抬起头就能看到它。这座教堂从高迪在世时直到现在都在不停地建造，已经一个多世纪了，仍未造完，在它高高的塔顶上仍是布满了脚手架。
                 <w:br/>
                 <w:br/>
                 【巴塞罗那格拉西亚大街】 从Gran Via大道到Diagonal之间的一段，别名“不和谐街区”。因为在这短短的一段路上，汇集了三位设计大师设计的风格迥异的三座建筑，即世界文化遗产巴特罗之家、端庄的阿马特耶之家和柔美的叶奥·莫雷拉之家。这三座建筑比邻而居，巨大的反差带给人强烈的视觉冲击，不和谐的效果显而易见。不过，就连这条路上的街灯，都是风格华丽的铁艺作品，使得整条大街充满了艺术气息。
                 <w:br/>
                 【哥伦布纪念碑】高高耸立在兰布拉大道的尽头，位于哥伦布第一次航行到达美洲后返回西班牙的地点。60米高的塔顶伫立着意气风发的哥伦布雕像，以纪念这位发现美洲大陆的航海家。哥伦布为西班牙开启了海上霸权之路，拉开了西班牙对南美殖民统治的序幕。
                 <w:br/>
+                <w:br/>
+                备注：如果圣家族教堂因特殊情况不能入内，则改为外观。
+                <w:br/>
+                <w:br/>
                 早餐:机餐或自理    中餐：团餐     晚餐：团餐   交通：飞机、旅游用车   住宿：酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2216,51 +2220,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>