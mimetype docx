--- v1 (2026-09-15)
+++ v2 (2026-10-25)
@@ -712,50 +712,54 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 12/04，北京-巴塞罗那，西班牙（可申请全国联运）
                 <w:br/>
                 参考航班：CA845（04月12日，北京—巴塞罗那，02:50-08:15，飞行时间约11h25m）
                 <w:br/>
                 早上抵达后，前往巴塞罗那市区游览，参观游览世界文化遗产圣家族大教堂（入内）、世界文化遗产巴特罗之家、米拉之家、格拉西亚大街、哥伦布纪念碑。
                 <w:br/>
                 【圣家族大教堂】由西班牙最伟大的建筑设计师高迪设计的，无论你身处巴塞罗那的哪一方，只要抬起头就能看到它。这座教堂从高迪在世时直到现在都在不停地建造，已经一个多世纪了，仍未造完，在它高高的塔顶上仍是布满了脚手架。
                 <w:br/>
                 <w:br/>
                 【巴塞罗那格拉西亚大街】 从Gran Via大道到Diagonal之间的一段，别名“不和谐街区”。因为在这短短的一段路上，汇集了三位设计大师设计的风格迥异的三座建筑，即世界文化遗产巴特罗之家、端庄的阿马特耶之家和柔美的叶奥·莫雷拉之家。这三座建筑比邻而居，巨大的反差带给人强烈的视觉冲击，不和谐的效果显而易见。不过，就连这条路上的街灯，都是风格华丽的铁艺作品，使得整条大街充满了艺术气息。
                 <w:br/>
                 【哥伦布纪念碑】高高耸立在兰布拉大道的尽头，位于哥伦布第一次航行到达美洲后返回西班牙的地点。60米高的塔顶伫立着意气风发的哥伦布雕像，以纪念这位发现美洲大陆的航海家。哥伦布为西班牙开启了海上霸权之路，拉开了西班牙对南美殖民统治的序幕。
                 <w:br/>
+                <w:br/>
+                备注：如特殊情况不能入内，就只能外观。
+                <w:br/>
+                <w:br/>
                 早餐:机餐或自理    中餐：团餐     晚餐：团餐  交通：飞机、旅游用车   住宿：酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -882,50 +886,51 @@
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 14/04，巴塞罗那，西班牙（离港18:00）
                 <w:br/>
                 酒店早餐后，参观游览世界文化遗产奎尔公园（入内），之后前往码头办理登船手续，开启本次邮轮之旅。
                 <w:br/>
                 <w:br/>
                 【奎尔公园】建於1900-1914年，位于巴塞罗那地势较高的区域，高迪的艺术趣味和建筑风格在此得以发挥得淋漓尽致。公园入口处有两座立体喷泉，二者表面均采用马赛克瓷片拼成，色泽艳丽，造型生动。百柱大厅由86根石柱支撑，凹凸如云波水澜的天花顶，全部采用马赛克图案装饰。大厅上方是公园的中心广场，在这里可以俯瞰巴塞罗那市区全貌。
                 <w:br/>
+                <w:br/>
                 早餐：酒店    午餐：邮轮    晚餐：邮轮  交通：邮轮、旅游用车  住宿：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2380,60 +2385,60 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 02/05，哥本哈根，丹麦-北京（靠岸08:00)
                 <w:br/>
-                酒店早餐后，前往北西兰岛，参观哈姆雷特城堡（外观）、腓特烈斯城堡（入内）。根据航班时间送往机场搭乘国际航班返回国内。
+                邮轮早餐后，前往北西兰岛，参观哈姆雷特城堡（外观）、腓特烈斯城堡（入内）。根据航班时间送往机场搭乘国际航班返回国内。
                 <w:br/>
                 参考航班：CA878，哥本哈根-北京，19:05-10:00+1 飞行时间约8h55m
                 <w:br/>
                 【哈姆雷特城堡】丹麦国王的第一座大型宫殿，也被誉为北欧最精美的文艺复兴时期建筑风格的宫殿。 
                 <w:br/>
                 <w:br/>
                 【腓特烈斯城堡】北欧现存的最显赫的文艺复兴风格的建筑，有“丹麦的凡尔赛宫”之称，又叫“水晶宫”，在清澈的水中，水晶宫显得那样高贵，那几百年的沧桑使它古朴神秘，而宫殿内部的金碧辉煌又让人叹为观止。
                 <w:br/>
-                早餐:酒店   中餐：团餐    晚餐：机餐或自理  交通：飞机、旅游用车  住宿：飞机
+                早餐:邮轮   中餐：团餐    晚餐：机餐或自理  交通：飞机、旅游用车  住宿：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -3114,51 +3119,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>