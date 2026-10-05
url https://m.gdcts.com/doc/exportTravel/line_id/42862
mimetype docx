--- v1 (2026-09-15)
+++ v2 (2026-10-05)
@@ -227,51 +227,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">14</w:t>
+              <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -623,89 +623,105 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                长沙
-[...1 lines deleted...]
-                07:40 （北京时间）抵达长沙，结束全部行程
+                长沙 ✈   亚的斯亚贝巴
+                <w:br/>
+                参考航班：CZ8095 CSXADD 1220  2000  飞行时间约：12小时40分
+                <w:br/>
+                09:20（北京时间）长沙黄花机场集合
+                <w:br/>
+                12:20（北京时间）搭乘南方航空CZ8095飞往埃塞俄比亚首都亚的斯亚贝巴
+                <w:br/>
+                20:00（埃塞时间）抵达亚的斯亚贝巴
+                <w:br/>
+                 办理入境手续，后入住酒店休息
+                <w:br/>
+                备注：
+                <w:br/>
+                1、全国联运可申请中国南方航空公司实际承运航班。（具体以航空公司最后批复为准））
+                <w:br/>
+                2、联运航班时间，最终的航班需以航司批复为准
+                <w:br/>
+                3.国内联运段必须乘坐。如弃乘首段航班，将会导致后续航班无法乘坐，由此产生的损失后果由游客自担
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">亚的斯亚贝巴网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -785,51 +801,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                亚的斯亚贝巴  ✈️  约翰内斯堡 - 太阳城
+                亚的斯亚贝巴   ✈  约翰内斯堡 - 太阳城
                 <w:br/>
                 参考航班：ET809 ADD JNB 0845 1325 (飞行时间约 5小时20分)
                 <w:br/>
                 备注：此段航班仅供参考，以实际预定为准，届时行程可能会根据实际航班时间调整
                 <w:br/>
                 酒店打包早餐
                 <w:br/>
                 08:45  ET09搭乘埃塞俄比亚航空公司航班飞往约翰内斯堡
                 <w:br/>
                 13:05  抵达后，导游接机
                 <w:br/>
                  之后驱车南半球最大的娱乐城场所—【太阳城】（行车约2小时）在太阳城内游览并享受酒店的公共设施：地震桥是一座约100公尺长的人行桥，每隔1小时会发出“轰隆轰隆”的巨响，给人一种山崩地裂的恐怖地震火山爆发的感觉。在这里可以聆听失落之城的古老传说，桥廊由非洲大象雕塑组成，象征生命的坚韧。还可观看到优美的高尔夫球场和人造海
                 <w:br/>
                 备注：此日如遇酒店满房或太阳城酒店需要连住则改为特色茅草屋Kedar Heritage Lodge）
                 <w:br/>
                 交通：旅游大巴/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -959,51 +975,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约翰内斯堡  ✈️  开普敦
+                约翰内斯堡    ✈    开普敦
                 <w:br/>
                 酒店早餐后，搭乘内陆航班前往开普敦。【内陆航班时间以实际出票为准，届时行程可能会根据实际航班时间调整】
                 <w:br/>
                  抵达后游览开普敦地标景点，被誉为“上帝的餐桌”的【桌山（含往返缆车）】（游览约1—1.5小时），搭乘360度缆车登上海拔 1088 米的山顶俯瞰开普敦全景（如遇天气影响，此节目有可能取消，无费用可退）（参观约1—1.5小时）。
                 <w:br/>
                 【街心花园】（参观约20分钟），开普敦市区街心花园（Company's Garden）是荷属东印度公司的旧花园，现为开普敦市中心的大型免费公园，周边环绕着17-18世纪的欧洲建筑群。【圣乔治大教堂】（外观约10分钟）该教堂被称为“人民的教堂”，由赫伯特·贝克爵士设计，1901年奠基，1905年建成。
                 <w:br/>
                 交通：旅游大巴/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1213,51 +1229,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开普敦/约堡 ✈️ 维多利亚瀑布城/利文斯通
+                开普敦/约堡   ✈   维多利亚瀑布城/利文斯通
                 <w:br/>
                 早餐后乘飞机前往瀑布城（津巴布韦）（参考航班：4Z390 CPT VFA 0945 1240 ） 
                 <w:br/>
                 备注：此日由航班不稳定，此日可能会开普敦直飞或中转约堡前往瀑布城/利文斯通，机场和航班以实际为准，届时行程可能会根据航班时间调整）
                 <w:br/>
                 抵达后，办理入关手续，导游举牌接机；
                 <w:br/>
                  下午【乘船游览赞比西河】（约1.5—2小时），2公里宽的河道，形成津巴布韦和赞比亚的国界，岸边是两国的国家公园，植被葱绿茂密，水中有河马家族不时地探出水面窥探，空中有白鹭低飞掠过，傍晚时分欣赏长河落日和漫天晚霞，这一切都带给您纯正的非洲体验。
                 <w:br/>
                  晚上前往极具非洲特色的BOMA餐厅，享用非洲特色烤肉餐，欣赏当地特色的舞蹈表演。
                 <w:br/>
                 交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1383,51 +1399,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                利文斯通 - 维多利亚瀑布城（津巴布韦）✈️  内罗毕（肯尼亚）
+                利文斯通 - 维多利亚瀑布城（津巴布韦）  ✈    内罗毕（肯尼亚）
                 <w:br/>
                 参考航班：KQ 793 VFA NBO 1800 2210  飞行时间约  3小时10分
                 <w:br/>
                  酒店早餐后，前往【维多利亚瀑布（赞比亚段）】（游览约1小时），赞比亚段瀑布公园内观景点距离瀑布更近。站在园内应卡翁达提议于1967年凌空而建的刀刃桥上，直面瀑布，人仿佛与瀑布融为一体。
                 <w:br/>
                  之后乘车返回维多利亚瀑布城，午餐后送机。
                 <w:br/>
                 18:00  搭乘肯尼亚航空公司航班KQ793前往肯尼亚首都－内罗毕，飞行时间约3小时10分钟
                 <w:br/>
                 22:10  抵达内罗毕，导游接机前往酒店入住休息。
                 <w:br/>
                  内罗毕因流经本市的内罗毕河而得名。在当地语言中，内罗毕意为“清凉的水”，因城市绿树如茵，花团锦簇，又有“阳光下的花城”之称。
                 <w:br/>
                 交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1725,95 +1741,171 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                内罗毕 ✈️ 长沙
+                内罗毕   ✈    长沙
                 <w:br/>
                 参考航班：CZ6044 NBO CSX  1630 0740+1 (飞行时间约：10小时10分)    
                 <w:br/>
                 早餐后前往机场
                 <w:br/>
                 16:30（内罗毕时间）搭乘南方航空班机CZ6044飞往长沙
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                长沙
+                <w:br/>
+                07:40 （北京时间）抵达长沙，结束全部行程
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1841,51 +1933,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、长沙起广州止往返国际机票经济舱，含税，含全国联运
+                1、长沙起止往返国际机票经济舱，含税，含全国联运
                 <w:br/>
                 2、南非电子签证、肯尼亚电子入境许可、津巴布韦落地签、埃塞俄比亚电子签签证费用
                 <w:br/>
                 3、全程所示标准酒店，双人标准间。（注：景区野生动物园酒店为特色帐篷或特色茅草屋房型）【散客拼团，凡单人或单数（如三人）报名，致团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解；若无法调整或拼住而产生单间差，则须缴纳单人房差！景区无常规酒店，通常安排特色酒店，酒店不挂星，房间大小不一，有时会有大小床的情况（即一张大床，一张小床，不一样大小），请提前知晓】
                 <w:br/>
                 4、酒店内西式自助早餐，当地西式餐或中式餐（中式餐：八菜一汤，10-12 人一桌，如人数减少，则会根据实际人数做适当调整）（用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退）
                 <w:br/>
                 5、行程所列景点首道门票
                 <w:br/>
                 6、全程中文领队服务； 
                 <w:br/>
                 7、肯尼亚段9座越野车（每车6—7人），其他三国境外旅游巴士（每人1正座）及外籍司机（根据团队人数，例：通常为10人12-14座车，如遇突发状况我社可能调整，但保证每人一正座，希望您谅解。）
                 <w:br/>
                 8、境外司机导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2970,51 +3062,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>