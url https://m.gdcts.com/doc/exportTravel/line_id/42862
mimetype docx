--- v2 (2026-10-05)
+++ v3 (2026-10-26)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20261102NF1UW</w:t>
+              <w:t xml:space="preserve">AA20261116NF1UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1661,53 +1661,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉- 纳瓦莎-内罗毕
                 <w:br/>
                 酒店早餐后，驱车前往【纳瓦沙湖】（行车约5小时），【纳瓦沙湖】毫无疑问是裂谷里的明珠，是中部五湖里最出位的一个，这里湖、光、山、色无一不自在随意，以特有的绵密而鲜活地存在在所有人的肯尼亚记忆里，纳瓦沙湖是鸟类学家的梦想，该处有400多种各类鸟，以该湖为家的所有鸟类品种比起全大不列颠群岛还多。该湖是裂谷中最高湖，湖内河马成群，湖中岛的各类动物加之秀丽湖景吸引了不少游客。它也是肯尼亚景点中中国领导人来的最多之处。【乘船游览美丽的纳瓦沙湖】（参观约1小时），近距离感受河马及各种珍禽，抓拍鱼鹰捕食的精彩镜头。
                 <w:br/>
-                 下午乘车返回内罗毕（行车约2小时），抵达后游览【内罗毕长颈鹿公园】（参观约40分钟），保护的是世界上数量最稀少的长颈鹿—罗特希尔德长颈鹿。只要游客拿起几粒由干草、纤维素及玉米粒压制而成的饲料，馋嘴长颈鹿可能就会被饲料吸引缓步从树丛间走来，伸长脖子凑过来进食。
-[...1 lines deleted...]
-                 内罗毕市区游览：（车览）【肯雅塔国际会议中心】、【基督教堂】、【自由广场】、【总统墓】、【高等法院】等内罗毕标志性建筑。
+                 下午乘车返回内罗毕（行车约2.5小时），抵达后前往酒店入住休息。
                 <w:br/>
                  晚餐特别安排世界知名网红餐厅CARNIVORE享用特色烧烤晚餐，这里是肉食爱好者的“朝圣之地”，它曾经两次被英国《餐厅》杂志选入“全球50佳餐厅”名单，是内罗毕之行的必备节目。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐或打包午餐     晚餐：非洲特色烤肉餐   </w:t>
             </w:r>
           </w:p>
@@ -1745,51 +1743,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 内罗毕   ✈    长沙
                 <w:br/>
                 参考航班：CZ6044 NBO CSX  1630 0740+1 (飞行时间约：10小时10分)    
                 <w:br/>
-                早餐后前往机场
+                早餐后前游览【内罗毕长颈鹿公园】（参观约40分钟），保护的是世界上数量最稀少的长颈鹿—罗特希尔德长颈鹿。只要游客拿起几粒由干草、纤维素及玉米粒压制而成的饲料，馋嘴长颈鹿可能就会被饲料吸引缓步从树丛间走来，伸长脖子凑过来进食。
+                <w:br/>
+                 内罗毕市区游览：（车览）【肯雅塔国际会议中心】、【基督教堂】、【自由广场】、【总统墓】、【高等法院】等内罗毕标志性建筑。
+                <w:br/>
+                 之后乘车前往机场送机。
                 <w:br/>
                 16:30（内罗毕时间）搭乘南方航空班机CZ6044飞往长沙
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -3062,51 +3064,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>