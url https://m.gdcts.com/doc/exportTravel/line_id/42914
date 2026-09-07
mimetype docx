--- v0 (2026-08-17)
+++ v1 (2026-09-07)
@@ -1725,51 +1725,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.国际往返机票、机场税，团队经济舱；
                 <w:br/>
-                2.全程欧洲标准四星级酒店，特别升级巴黎市区3晚连住+瑞士1晚湖区酒店，1/2标准双人房；(备注：巴黎展会期间不保证连住且酒店可能拉远)
+                2.全程欧洲标准四星级酒店，特别升级巴黎市区3晚连住+瑞士1晚湖区酒店+意大利1晚五星酒店，1/2标准双人房；(备注：巴黎展会期间不保证连住且酒店可能拉远)
                 <w:br/>
                 3.行程所列餐食，酒店早餐，全程20个正餐，中式团餐六菜一汤，5个特色餐：巴黎地窖餐厅法式蜗牛餐三道式、少女峰雪山午餐、罗马许愿池餐厅特色餐、佛罗伦萨T骨牛排、威尼斯海鲜墨鱼面、赠送意大利特色冰淇淋（单球）（如遇退餐10欧元/人/餐）；如遇赶飞机/火车/游轮等无法安排酒店早餐，则改为打包早餐，如遇指定的餐厅关闭或无法安排中餐的城市或用餐时间在高速公路休息站无法安排用餐，将安排当地餐或退餐费，如在全团协议下同意更改为特色餐，不退正常团餐费用，所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 4.境外旅游巴士及专业外籍司机；
                 <w:br/>
                 5.黄金列车二等座+TGV高速列车二等座
                 <w:br/>
                 6.全程专业中文领队兼导游；
                 <w:br/>
                 7.基本景点大门票（只含卢浮宫（含专业官导讲解VIP通道）、凡尔赛宫（含专业官导讲解VIP通道）、塞纳河左岸精品徒步（含专业官导讲解）、少女峰上下山交通、罗马深度游（含讲解）、黄金大运河游船、塞纳河游船），其它为外观或免费；
                 <w:br/>
                 8.申根签证费（我司有权根据签证需要调整住宿地点）；
                 <w:br/>
                 9.欧洲旅游意外保险（本公司强烈要求旅客自行购买旅游意外保险，以更全面保障旅客利益）
                 <w:br/>
                 10.司机导游服务费；
                 <w:br/>
                 赠送境外WIFI（2人/台）、转换插头（1人/个）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2454,51 +2454,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>