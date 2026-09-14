--- v0 (2026-08-25)
+++ v1 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">9月【早对晚&amp;北京零零壹】北京双飞5天｜京城第一秀｜登城楼｜军事博物馆｜恭王府｜圆明园套票｜天坛套票｜25人精品团｜住一环四钻酒店行程单</w:t>
+        <w:t xml:space="preserve">9月【早对晚&amp;北京零零壹】北京双飞5天｜京城第一秀｜登城楼｜军事博物馆｜恭王府｜圆明园套票｜天坛套票｜升旗仪式｜25人精品团｜住一环四钻酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -399,50 +399,52 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★品质优选：0购物0自费0景交，不带钱包游北京！
                 <w:br/>
                 ★严选航司：臻选南航/国航/海航/东航/品质航司！
                 <w:br/>
                 ※ 经典不容错过
                 <w:br/>
                 ★天坛套票：皇帝祭天祈祷五谷丰登的地方，主要建筑物在内坛，圜丘坛、皇穹宇、祈年殿等；
+                <w:br/>
+                ★升旗仪式：此生必看升旗仪式，感受热血沸腾的庄严时刻；
                 <w:br/>
                 ★登天安门城楼：不仅是登上了一座宏伟的古代建筑，更是踏上了一段厚重的历史征程。
                 <w:br/>
                 ★恭王府：历经清王朝由鼎盛至衰亡的历史进程，故有“一座恭王府，半部清代史”的说法；
                 <w:br/>
                 ★圆明园套票：观览中国首个中西结合设计的清代皇家园林遗迹、不忘列强侵华的历史；
                 <w:br/>
                 ★探秘故宫：九千余间宫殿、珍贵的藏品，每一处角落都藏着帝王将相的秘事，沉浸式感受封建王朝的兴衰；
                 <w:br/>
                 ★什刹海酒吧街：北京最具文艺气息的酒吧聚集地，许多明星成名前都曾在这里驻唱过；
                 <w:br/>
                 ★红剧场杂技：价值280元外宾来京必看顶尖杂技，多年来一批批精品节目为中国杂技增添了众多喝彩。
                 <w:br/>
                 ★京味食足（全程含7正餐40-60/人）
                 <w:br/>
                 【老北京涮肉火锅】老北京铜锅涮肉，肥而不油，瘦而不柴，一涮即熟，久涮不老，不膻不腻，味道鲜美；
                 <w:br/>
                 【盛世牡丹烤鸭宴】鸭肉新鲜现烤，肉质鲜美，外皮酥脆，传统面饼裹上鸭肉送入口中，唇齿留香；
                 <w:br/>
                 【大鸭梨京味菜】经典京菜集合，性价比高，曾获“京城经典美食”奖项；
                 <w:br/>
                 【胡同小馆】藏于市井的京味烟火，地道胡同大爷烹饪的老北京味道；
                 <w:br/>
                 ★指定入住一环酒店-北京赵家楼饭店；
                 <w:br/>
@@ -771,53 +773,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                八达岭长城-外观鸟巢水立方-红剧场表演
-[...1 lines deleted...]
-                上午：早餐后，乘车前往游览【八达岭长城】（约2.5小时，您可以选择乘滑道/缆车游长城140元/人费用自理，此处为景点内公共交通设施，方便有需要的游客，不作为加点推荐。请您根据个人身体情况，量力而为，注意人身安全和财产安全）——“不到长城非好汉”，八达岭长城是中华民族精神的象征之一，是世界各国元首、首脑、政要访华必须造访之处。八达岭长城是明长城中保存最好的一段，也是最具代表性的一段，是明代长城的精华，是长城重要关口居庸关的前哨，海拔高达1015米，地势险要，城关坚固。
+                升旗仪式-八达岭长城-外观鸟巢水立方-红剧场表演
+                <w:br/>
+                上午：打包早餐，前往观看【升旗仪式】看着升起的五星红旗，心里总是有一种难以言表的澎湃感。（如限流预约不上，此项目取消，不作其他赔偿），乘车前往游览【八达岭长城】（约2.5小时，您可以选择乘滑道/缆车游长城140元/人费用自理，此处为景点内公共交通设施，方便有需要的游客，不作为加点推荐。请您根据个人身体情况，量力而为，注意人身安全和财产安全）——“不到长城非好汉”，八达岭长城是中华民族精神的象征之一，是世界各国元首、首脑、政要访华必须造访之处。八达岭长城是明长城中保存最好的一段，也是最具代表性的一段，是明代长城的精华，是长城重要关口居庸关的前哨，海拔高达1015米，地势险要，城关坚固。
                 <w:br/>
                 下午：游览【奥林匹克公园】（约1.5小时）位于北京市朝阳区，是北京2008年奥运会的主要举办地，这里有众多的奥运会比赛场馆，和一座规模庞大的奥林匹克森林公园，是北京市旅游的地标性区域。游览奥林匹克公园近观2008年奥运主会场【鸟巢】和水蓝色梦幻游泳馆【水立方】外景，您可下车拍照留念。
                 <w:br/>
                 【红剧场杂技表演】欣赏北京享誉盛名的杂技【幻化炫舞百戏宫】（观看时间约1小时、价值280元/人），拥有一大批优秀节目，以《空竹花语美人颂》为代表的新型综合艺术杂技，在充分调动音乐、服装、灯光、舞美等各种表现手法，营造生动的艺术氛围，努力追求高难技巧与艺术化的完美结合，挖掘
                 <w:br/>
                 更深层次的艺术内涵方面进行了全新的探索与定位，赋与传统节目以鲜明的时代特色，多年来一批批精品节目为中国杂技增添了众多喝彩。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 ★因长城距市区距离较远，游览长城当天叫早时间和早餐时间可能会比其它几天早，请做好早起准备。 
                 <w:br/>
                 ★早餐：打包早餐或酒店用早；长城为游客自由参观，导游不跟团讲解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1518,51 +1520,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>