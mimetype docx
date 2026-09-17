--- v0 (2026-08-18)
+++ v1 (2026-09-17)
@@ -418,51 +418,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 神秘埃及与奢华迪拜的交织体验
                 <w:br/>
                 特别企划：
                 <w:br/>
                  五星航空阿联酋航空优质服务，双国连线优选航班。
                 <w:br/>
                  甄选酒店：埃及全程五星酒店，特别安排2晚红海海滨五星度假酒店
                 <w:br/>
-                3晚迪拜五星SLS酒店，SLS可免费升级网红复试套房大床房
                 <w:br/>
                  全方位游览神秘国度埃及：开罗、卢克索、度假胜地—红海洪加达
                 <w:br/>
                 阿联酋经典必游：迪拜、阿布扎比、棕榈岛轻轨、水上的士、谢赫扎伊德清真寺、Dubai Mall
                 <w:br/>
                 精选美食：特别安排埃及特色鸽子餐+金字塔景观餐厅用餐+卢克索尼罗河边用餐+中式团餐+红海酒店西式酒店自助餐
                 <w:br/>
                  尊享大礼包：
                 <w:br/>
                 双博物馆：开罗国家博物馆+大埃及博物馆
                 <w:br/>
                 乘坐FELUCCA小帆船畅游尼罗河
                 <w:br/>
                             乘坐努比亚民族特色马车游卢克索城区
                 <w:br/>
                             前往香蕉岛，体验当地民居
                 <w:br/>
                             参观世界最大的神庙群—卡纳克神庙群
                 <w:br/>
                             前往开罗地标建筑—萨拉丁城堡
                 <w:br/>
                             参观开罗的第一座著名清真寺—爱资哈尔清真寺
                 <w:br/>
                              乘坐传统的水上的士，欣赏迪拜波斯湾两岸风光
                 <w:br/>
@@ -1177,51 +1176,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地特色鸽子餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
+              <w:t xml:space="preserve">国际五星：参考Crowne plaza deira hotel ，Grand millennium dubai，Movenpick al bustan或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1263,51 +1262,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
+              <w:t xml:space="preserve">国际五星：参考Crowne plaza deira hotel ，Grand millennium dubai，Movenpick al bustan或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1351,51 +1350,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
+              <w:t xml:space="preserve">国际五星：参考Crowne plaza deira hotel ，Grand millennium dubai，Movenpick al bustan或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -3993,51 +3992,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>