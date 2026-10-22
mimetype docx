--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【诺唯真喜悦号】北美奇迹邮轮22天行程单</w:t>
+        <w:t xml:space="preserve">【诺唯真喜悦号】北美奇迹邮轮，22天美西8大国家公园地质奇观+阿拉斯加冰雪奇缘行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">美西8大国家公园地质奇观+阿拉斯加冰雪奇缘 8大国家公园×3大摄影圣地×2大壮美冰川×4大极地生物×3大淘金重镇</w:t>
+        <w:t xml:space="preserve">8大国家公园×3大摄影圣地×4大极地生物×2大淘金重镇×壮美冰川</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -422,101 +422,99 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 独特优势
                 <w:br/>
                 ◉ 金牌领队定义高品质
                 <w:br/>
                 ★ 知识型领队：专家式讲解。探秘自然奇观，解码文明瑰宝。
                 <w:br/>
                 ★ 服务型领队：细节显品质。专业邮轮领队，全程贴心无忧。
                 <w:br/>
                 线路特色
                 <w:br/>
                 ◉ 美西地球史诗之旅：国家公园地质奇观+阿拉斯加冰雪奇缘
                 <w:br/>
                 ◉ 探索美西8大国家公园
                 <w:br/>
                 ★ 科罗拉多大峡谷国家公园×锡安国家公园×布莱斯峡谷国家公园×拱门国家公园×大提顿国家公园× 圆顶礁国家公园×黄石国家公园×冰川国家公园
                 <w:br/>
                 ◉ 迷醉3大摄影圣地
                 <w:br/>
                 ★ 羚羊峡×马蹄湾×鲍威尔湖
                 <w:br/>
-                ◉ 探索2大壮美冰川
-[...1 lines deleted...]
-                ★ 门登霍尔冰川×冰川湾国家公园
+                ◉ 探索壮美冰川
+                <w:br/>
+                ★ 冰川湾国家公园
                 <w:br/>
                 ◉ 叹赏4大极地生物
                 <w:br/>
                 ★ 鲸鱼跃海×棕熊捕鱼×鲑鱼洄游×麋鹿散步
                 <w:br/>
-                ◉ 徜徉3大淘金重镇
-[...1 lines deleted...]
-                ★ 朱诺×凯奇坎×史凯威
+                ◉ 徜徉2大淘金重镇
+                <w:br/>
+                ★ 凯奇坎×史凯威
                 <w:br/>
                 ◉ 解码2大图腾公园
                 <w:br/>
                 ★ 锡特卡国家历史公园×图腾海湾历史公园 
                 <w:br/>
                 行程亮点
                 <w:br/>
                 ★ 拉斯维加斯：娱乐之都。沙漠奇迹里的现世繁华。
                 <w:br/>
                 ★ 科罗拉多大峡谷：自然界七大奇景之一。地球裂缝中的壮丽画卷。
                 <w:br/>
                 ★ 马蹄湾：碧水蓝天红岩钩织出的动人心魄的美。
                 <w:br/>
                 ★ 羚羊峡谷：天堂之光。大自然精雕细琢的地下艺术殿堂。
                 <w:br/>
                 ★ 锡安国家公园：沙漠天堂。大自然随手而就的山峡画廊。
                 <w:br/>
                 ★ 布莱斯峡谷国家公园：彩柱层叠与光影幻化的高原剧场。
                 <w:br/>
                 ★ 圆顶礁国家公园：大地褶皱的地质史书。
                 <w:br/>
                 ★ 拱门国家公园：风蚀石拱与苍茫戈壁的荒野长诗。
                 <w:br/>
                 ★ 盐湖城：摩门教圣地。探秘摩门教总部，解锁摩门教文化。
                 <w:br/>
                 ★ 大提顿国家公园：花岗岩尖峰与冰川湖泊的旷野诗篇。
                 <w:br/>
                 ★ 黄石国家公园：地热间歇泉与野性生灵的原始交响。
                 <w:br/>
                 ★ 西雅图：翡翠之城。与波音共舞，感受科技创新的魅力。
                 <w:br/>
                 ★ 锡特卡：图腾雨林与俄式风情的海洋前哨。
                 <w:br/>
                 ★ 冰川湾国家公园：浮冰迷宫与鲸歌回荡的极地圣殿。
                 <w:br/>
                 ★ 冰峽点：浮冰迷宫与鲸歌回荡的极地剧场。
                 <w:br/>
                 ★ 史凯威：淘金铁轨与雪山峡湾的狂野叙事。
-                <w:br/>
-                ★ 朱诺：冰川峡湾与淘金传奇的荒野画卷
                 <w:br/>
                 ★ 凯奇坎：鲑鱼洄游与图腾密林的雨雾传说。
                 <w:br/>
                 ★ 维多利亚：英伦花园与太平洋薄雾的古典诗行。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -1732,51 +1730,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                21/05，锡特卡，美国（靠岸10:00，离港20:00）
+                21/05，锡特卡，美国（靠岸11:00，离港20:00）
                 <w:br/>
                 邮轮早餐后，游览锡特卡国家历史公园，参观阿拉斯加猛禽中心的野生动物、步行穿越锡特卡国家历史公园、参观熊堡垒。
                 <w:br/>
                 锡特卡：图腾雨林与俄式风情的海洋前哨。
                 <w:br/>
                 锡特卡以阿拉斯加原住民图腾文化、温带雨林和俄殖民遗迹著称。锡特卡地广人稀，其历史可以追溯到俄国沙皇统治时期，220多年前的俄国人奠定了这个城市的基础，至今还保存完好的俄式建筑---圣米西大教堂，见证了这个城市的历史和200多年的沧桑变化。
                 <w:br/>
                 【猛禽中心】由鸟类护理专业人员在志愿者的协助下运作，以营救鸟类，为它们提供康复护理，并希望将它们放回野外。在这里还可以在外甲板栖息地区漫步，近距离观察秃鹰、猫头鹰、鹰和其他猛禽。
                 <w:br/>
                 <w:br/>
                 【锡特卡国家历史公园】园内设有图腾林立的小径、文化展览和雕刻室，阿拉斯加原住民工匠在这里展示他们的图腾艺术形式。
                 <w:br/>
                 【熊堡垒】可以在自然化的环境中距离阿拉斯加的棕熊和黑熊，享受从有顶棚的观景台观察3种熊的乐趣，并与经验丰富的博物学家互动。
                 <w:br/>
                 注：本站岸上游览为邮轮公司项目，因当地资源现状，如遇岸上游览报名满额或其他不可控因素，则以其他项目替代，具体以邮轮公司安排及出团通知为准。请知晓，并理解。
                 <w:br/>
                 早餐：邮轮   午餐：自理     晚餐：邮轮   交通：邮轮   住宿：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1823,75 +1821,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                22/05，冰川湾国家公园风景巡航，冰峡点，美国（靠岸17:00，离港22:00）
-[...23 lines deleted...]
-                早餐：邮轮   午餐：邮轮     晚餐：邮轮   交通：邮轮   住宿：邮轮
+                22/05史凯威，美国（靠岸11:00，离港20:00）
+                <w:br/>
+                邮轮午餐后，登上怀特通道与育空铁路线的复古列车，开启一段绝美的山岳观光之旅，可以捕捉到周围群山、瀑布和冰川的景色。
+                <w:br/>
+                史凯威：淘金铁轨与雪山峡湾的狂野叙事。
+                <w:br/>
+                史凯威以克朗代克淘金热遗迹和白通铁路闻名，其历史与荒野交融的粗犷气质让人向往。史凯威曾经是淘金潮的门户，在1898年克朗岱克淘金潮期间，人口由数百人暴涨至２万人。淘金热过后，小镇并未衰亡，主要街道百老汇街上，又重现了百年前拓荒光景，復刻版的老建筑、酒吧，手工艺品、旅游纪念品与珠宝店并列街道，镇上与淘金有关的雕塑、壁画随处可见，走在史凯威的木制步道上仍可感受到百年前的味道。
+                <w:br/>
+                <w:br/>
+                列车沿着1898年克朗代克淘金热时期在岩壁上开凿的铁路行进，驶入高山之巅。列车攀升时，这条深受喜爱的铁路被誉为"世界景观铁路之王"实在是名不虚传。这条铁路的建造技艺如此精湛，被列为国际历史土木工程地标，必将给每个人带来一场振奋人心的旅程。列车在短短32公里内爬升近900米，沿途呈现接连不断的壮丽景致，从轰鸣的新娘面纱瀑布到灵动的嶙峋峰峦。列车还将飞跨横越险峻死马峡谷的凌空大桥。
+                <w:br/>
+                注：本站岸上游览为邮轮公司项目，因当地资源现状，如遇岸上游览报名满额或其他不可控因素，则以其他项目替代，具体以邮轮公司安排及出团通知为准。请知晓，并理解。
+                <w:br/>
+                早餐：邮轮   午餐：邮轮   晚餐：邮轮   交通：邮轮、观车火车   住宿：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1921,64 +1908,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                23/05，史凯威，美国（靠岸06:00，离港20:00）
-[...12 lines deleted...]
-                早餐：邮轮   午餐：自理    晚餐：邮轮   交通：邮轮、观车火车   住宿：邮轮
+                23/05，冰川湾国家公园风景巡航
+                <w:br/>
+                冰川湾国家公园：冰蓝神话与鲸歌回荡的极地圣殿
+                <w:br/>
+                冰川湾国家公园，阿拉斯加冰川之冠，以壮阔冰川、碧蓝峡湾和极地生态闻名。邮轮穿梭于千年冰墙间，聆听冰川崩裂的轰鸣，邂逅座头鲸跃起的身姿，恍若置身冰雪与海洋交织的奇幻仙境。
+                <w:br/>
+                <w:br/>
+                从近乎垂直的冰崖所崩裂下来的冰河点缀在冰河湾上，每每在天气好的时候受到阳光的照拂，形成海上晶莹而独特的冰雕。在这个耀眼的公园中滑行在翡翠般的水域和冰山之间，并可以尽情呼吸清新空气。
+                <w:br/>
+                风景巡航过程中，公园护林员将分享他们对这个神奇地方的了解，甚至可能帮助您识别冰川湾丰富的野生动物，包括座头鲸、海獭、海豚、港湾海豹、黑熊、山羊、秃鹰和大型海鸟群。
+                <w:br/>
+                早餐：邮轮   午餐：邮轮     晚餐：邮轮   交通：邮轮   住宿：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2008,75 +1993,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                24/05，朱诺，美国（靠岸08:00，离港16:00）
-[...23 lines deleted...]
-                早餐：邮轮    午餐：邮轮    晚餐：邮轮    交通：邮轮、旅游用车   住宿：邮轮
+                24/05，冰峡点，美国（靠岸07:00，离港16:00）
+                <w:br/>
+                邮轮早餐后，在领队带领下步行游览，乘坐全景玻璃缆车登顶冰峡点后方的峨山峦，从容体验户外探索的乐趣。
+                <w:br/>
+                冰峽点：浮冰迷宫与鲸歌回荡的极地剧场。
+                <w:br/>
+                冰峡点以冰川崩解形成的浮冰群和座头鲸聚集闻名。冰峽点虽然是个小小的港口，却能大大地展现阿拉斯加壮丽的荒野和原始文化。这港口是在10年前由阿拉斯加原住民胡納特林吉特部族开放，很快便成为区內捕魚和观鯨的最佳地点之一。令人叹为观止且令人兴奋的冰川湾点真的带你去到野性动物的世界，这是世界上少数几个野生动物多于人类居住的地方之一。
+                <w:br/>
+                <w:br/>
+                【乘坐全景玻璃缆车登顶冰峡点】缆车攀升掠过蓊郁林坡，四面八方的壮阔景致渐次展开，尤其在海拔逾约400米的峰顶，冰川湾浩瀚无垠，汤加斯国家森林绵延至天际线。登顶后，或可随心徒步穿越林间，漫步所至，白头海雕与黑尾鹿等野生动物时而出没。
+                <w:br/>
+                早餐：邮轮   午餐：邮轮     晚餐：邮轮   交通：邮轮   住宿：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -3104,51 +3076,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>