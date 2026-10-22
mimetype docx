--- v2 (2026-10-01)
+++ v3 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">9-10月【秋染大别山】湖北双飞5天｜罗田板栗园/中国甜柿第一村｜外婆桥景区｜天堂寨｜圣人堂红叶基地｜河西畈水上红叶｜紫薇山庄｜鸠兹古镇｜双龙瀑布｜荆州古城｜纯玩行程单</w:t>
+        <w:t xml:space="preserve">金秋​​【荆楚寻秋·枫染大别山】湖北双飞5天｜ 黄鹤楼｜东湖落雁｜户部巷｜錾字石甜柿第一村｜大悟红叶｜外婆桥｜天堂寨｜徐凤冲红叶村｜圣人堂红叶基地｜河西畈水上红叶｜紫薇山庄｜鸠兹古邑夜秀｜马鬃岭｜马丁公路｜武汉｜纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20260910QRDBS</w:t>
+              <w:t xml:space="preserve">JSJ-HB202611FRDBS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,124 +345,144 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
-                来程（第一天）：广州飞荆州CZ6659（ 1820-2005）
-[...1 lines deleted...]
-                回程（第五天）：荆州飞广州CZ6660（2100-2310）
+                D1（来程​​）：广州-武汉C​​Z8520（09:30-11:10）
+                <w:br/>
+                D5（回程）：武汉-广州C​​Z3347（19:30-21:30）
                 <w:br/>
                 具体以实际出票时间为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎精华景点一网打尽，让您此行不留遗憾：
                 <w:br/>
-                【罗田板栗园】大别山南麓的罗田县，自古就是闻名中外的板栗之乡
-[...3 lines deleted...]
-                【天堂寨景区】罗田天堂寨为大别山主峰之一，世界地质公园，集奇峰云海、飞瀑林海于一体，素有“华东最后一片原始森林、吴楚东南第一关”之称
+                【黄鹤楼】天下江山第一楼，登楼尽览江城长江盛景
+                <w:br/>
+                【东湖落雁】东湖湖畔落雁栖，芦苇水杉绘就江城秋日画卷
+                <w:br/>
+                【徐凤冲红叶村】中国红叶第一村，田畴乌桕染红大地，田园秋景宛若油画
+                <w:br/>
+                【大悟红叶景区】鄂北万山红遍，层林尽染，山野红叶漫山盛放
+                <w:br/>
+                【錾字石中国甜柿第一村】国家林业局批准命名罗田为“中国甜柿之乡”
+                <w:br/>
+                【天堂寨景区】罗田天堂寨为大别山主峰，世界地质公园，素有“华东最后一片原始森林、吴楚东南第一关”之称
                 <w:br/>
                 【圣人堂红叶基地】被誉为“中国最美的田园风光”
                 <w:br/>
                 【河西贩水上红叶】河西畈水上红叶，独有的水上乌桕奇景，红叶碧波交相辉映，晨雾缥缈，尽显大别山灵秀秋韵
                 <w:br/>
                 【紫薇山庄】建垸历史上溯到明朝后期，已有近四百多年的历史
                 <w:br/>
                 【鸠兹古镇夜秀】鸠兹古镇夜秀，看古街灯火璀璨，赏实景演艺，沉浸式领略古镇的流光夜色
                 <w:br/>
+                【马鬃岭】皖南山野画廊，盘山公路缠绕彩林，漫山秋色层叠绚烂
+                <w:br/>
+                【马丁公路】华东网红自驾天路，穿行漫山彩林，一路皆是流动秋景
+                <w:br/>
                 ◎贴心安排
                 <w:br/>
-                1）行程特色：深度玩转罗田秋景；走进板栗园、中国甜柿第一村，亲身体验捡板栗/采摘甜柿秋收乐趣；登天堂寨观大别山雄奇山色，打卡圣人堂、河西畈水上红叶，饱览乌桕红叶烂漫秋光；游览外婆桥、双龙瀑布，游走紫薇山庄感受山野闲逸；夜游鸠兹古镇，观赏璀璨夜秀，山水秋实、古镇夜韵一次尽享！
-[...3 lines deleted...]
-                4）特别赠送：电子大合照，游览期间每人每天一瓶山泉水、板栗刺苞5斤/甜柿5斤。
+                1）一次打卡多重秋色：江城人文+漫山红叶+水上红叶+山野秘境+古村甜柿 
+                <w:br/>
+                2）赏罗田王牌红叶集群：徐凤冲、圣人堂、河西畈水上红叶，金秋摄影天花板 
+                <w:br/>
+                3）秘境穿越马丁公路、马鬃岭，登顶大别山主峰天堂寨，夜游鸠兹古邑灯光秀 
+                <w:br/>
+                4）特色秋味美食：洪湖藕宴、地道罗田吊锅宴，品尝湖北本土风味
+                <w:br/>
+                5）品质住宿升级：武汉豪华4钻酒店+四钻三里畈温泉养生酒店+天堂寨景区四钻建国璞隐酒店 
+                <w:br/>
+                6）人文与自然兼顾：黄鹤楼、东湖落雁、户部巷，先品江城烟火，再赴大别秋山
+                <w:br/>
+                7）出行交通：广州-武汉飞机5天往返，广州-武汉（CZ8520/09:30-11:10) ; 武汉-广州（CZ3347/19:30-21:30）
+                <w:br/>
+                8）特别赠送：电子大合照，游览期间每人每天一瓶山泉水、甜柿5斤。
                 <w:br/>
                 【特别提示：根据实际出票情况不同，此行程可能会调整游览景点顺序，景点和路线标准不变，敬请知须】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -581,391 +601,381 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-荆州沙市机场（CZ6659/18:20-20:05）
-[...1 lines deleted...]
-                集合于广州白云机场乘座飞机前往荆州（参考航班：（CZ6659/18:20-20:05，具体时间以实际出票为准）抵达后乘车前往酒店入住休息。
+                广州-武汉，黄鹤楼，东湖落雁景区，户部巷
+                <w:br/>
+                早上广州白云机场集合乘坐飞机前往武汉（参考航班：CZ8520（09:30-11:10）具体时间以实际出票为准）后前往游览【黄鹤楼景区】自愿自理电瓶车20元/人从蛇山东门进入园区，首先打卡黄鹤楼的大门，来一张到此一游的游客照。跟着导游的步伐，听黄鹤故事，拍蛇山楼阁。黄鹤楼位于湖北省武汉市武昌区，地处蛇山之巅，濒临万里长江，为武汉市地标建筑；始建于三国吴黄武二年（223年），历代屡加重修，现存建筑以清代“同治楼”为原型设计，重建于1985年；因唐代诗人崔颢登楼所题《黄鹤楼》一诗而名扬四海。自古有“天下绝景”之美誉，与晴川阁、古琴台并称为“武汉三大名胜”，与湖南岳阳岳阳楼、江西南昌滕王阁并称为“江南三大名楼”，是“武汉十大景”之首、“中国古代四大名楼”之一、“中国十大历史文化名楼”之一，世称"天下江山第一楼"。
+                <w:br/>
+                后游览【东湖落雁景区】（11月水杉封神秘境），东湖四大景区里生态最静谧、秋景最出圈的湿地秘境，11月万株落羽杉尽数转为焦糖红、铁锈红，沿九曲木栈道延伸至湖面，湖水倒映成片红杉，雾气时段宛如仙境。核心打卡九曲桥、雁洲索桥、卵石滩湿地，芦洲古渡可乘船投喂红嘴鸥，岸边芦苇、残荷搭配红杉层次丰富；整片湿地13.5万㎡，人少开阔，浅色系、汉服拍照氛围感拉满，傍晚光线柔和，倒影出片率极高。
+                <w:br/>
+                后游览【户部巷】（游览时间约1.5小时）户部巷汉味风情街，位于湖北省武汉市武昌区司门口，连通民主路和自由路，东靠十里长街（解放路），西临长江，南枕黄鹤楼，北接都府堤；长约150米，宽8米，是集小吃、休闲、购物、娱乐于一体的特色风情街区，被誉为“汉味小吃第一巷”。
                 <w:br/>
                 交通：飞机，汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">荆州</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：洪湖藕宴     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">武汉</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                罗田板栗园或錾字石村中国甜柿第一村—外婆桥生态农庄
-[...23 lines deleted...]
-                晚餐享用罗田特色吊锅又叫天堂吊锅或大别山吊锅，传承千年，是大别山独有的烟火滋味。火塘之上铁锅悬煮，土鸡、腊肉、山珍与农家菜慢炖入味，食材原生态、鲜香醇厚。围炉取暖、把酒叙话，当地素有 “老米酒、蔸子火，除了皇帝就是我”的美谚。相传邓小平同志曾专程品尝，盛赞“天堂第一锅，真的很不错”。如今天堂寨吊锅声名远扬，一锅热气，藏尽山野本味与岁月温情。
+                大悟红叶，錾字石村中国甜柿第一村
+                <w:br/>
+                早餐后前往游览大别山【大悟】红叶景区位于湖北省孝感市，鄂东北大别山脉西段，全国著名的「将军县」—大悟县四姑镇北山村，总面积6.5平方公里。景区「自然景观」丰富奇特。乌桕红叶是景区主要自然特色，有天然乌桕红叶树万余株，古朴苍劲，形态各异，一树一景、一年一形。远看万山红遍，层林尽染，美不胜收；近看千姿百态，娇艳欲滴，婀娜多姿。大悟县四姑镇红叶观光园属大悟县乌桕红叶观光核心景点。以乌桕、红枫为主，夹杂了一些红杏、红檀、石楠，目前，在大悟1986平方公里的土地上，遍布450万株乌桕树，尤以四姑镇的北山、横山、田河分布广泛。集中连片，品种繁多。乌桕具有独木成景、一树多色特点，是目前色彩最为丰富的树种，其树干苍劲有力，千姿百态。
+                <w:br/>
+                前往錾字石村——是湖北省黄冈市罗田县三里畈镇下辖的一个村级行政单位，位于三里畈镇北部，全村17个组，28个自然垸落，536户村民，共2130人。村子西南北三面都是大山，东面较为开阔。距离203省道2公里，有乡村公路到达村前，部分山区修有土路。这里山清水秀，环境清幽。人们热情好客，善良纯朴。2012年，錾字石村被中国食品博览会组委会授予“古柿树村”称号。錾字石是【中国甜柿第一村】，是举世闻名的古柿树村，现有百年以上的古大甜柿树5000多株，其中錾子石的甜柿久有盛名。2001年，国家林业局批准命名罗田为“中国甜柿之乡”。罗田县錾字石甜柿，被誉为“国际珍品”。錾字石的甜柿，以其皮薄、肉嫩、个大、核少、汁多、糖浓等特点，被列为全国八百多种柿子品种中的最优品种，是全世界唯一自然脱涩即可食用的天然甜柿，在国内外享有盛誉，以此命名的"罗田甜柿"被载入中、日两国权威机构的林果专著。晚上入住三里畈温泉酒店（不含温泉，费用自理）。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">九资河</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三里畈温泉酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天堂寨风景区—圣人堂红叶基地
-[...3 lines deleted...]
-                中餐后，前往【圣人堂】（车程约5分钟，游览约1.5小时）自由观赏那漫山遍野的乌桕树叶儿，在雨露的滋润下，在阳光的照耀下，在白云的抚摸下，越发艳丽，越发娇滴滴，艳丽得那色彩仿佛要滴下来。而且，这里的乌桕树儿不是三三两两，而是成群结队般的站立在那田坎上。这，就是九资河的乌桕树树叶的最大特色。尤其在那麒麟畈、圣人堂、徐凤冲等地的大畈上，满山片野的红叶风景令人心旷神怡，只见一层层梯田稻浪翻滚，而田埂上的乌桕树，翠绿的叶子也变成火红，像一把把向天燃烧的火炬，与黛青色的远山和山间白云，一掠飞过的小鸟，组成了一曲美妙无比的秋季田园风光。这里被广大网友誉为“中国最美的田园风光”。摄影爱好者，油画爱好者，这里是你们创作的天堂……罗田红叶，鸠兹最浓。褪去青翠，山岭、湖畔、田埂之间，换上的是黄中夹杂着红的奇妙景色，就像上帝一不小心打翻了颜料盘，随处可见“满地红叶似彩霞，彩霞年年映天堂”的盛景。
+                外婆桥，徐凤冲，圣人堂红叶基地，河西畈水上红叶，紫薇山庄
+                <w:br/>
+                早餐后前往【外婆桥景区】观赏火车之旅（游览约40分钟）；这列静止的火车，虽然不会带领我们穿越山林，但其独特的造型和历史背景却能深深吸引大家的目光。一节节绿皮火车车厢就像一条绿色长龙，静静的卧在宁静的田园，站在火车旁、感受铁路文化的厚重与韵味、与这列具有历史感的火车合影留念，记录下这难忘的瞬间。
+                <w:br/>
+                后游览【中国红叶第一村-徐凤冲】乌桕树扎根层层梯田，一树红、一树黄、一树绿，渐变秋色层层叠叠。秋日暖阳穿过枝叶，洒在田垄与乡间，古村、梯田、红叶相映成画，漫步其间，满眼都是田园红叶独有的静谧与绚烂，循着红叶的秋光，漫步镇区街巷，栾树正值盛景，细碎黄花簌簌飘落，一串串粉橙如灯笼般的蒴果挂满枝头，黄、绿、红三色交织，沿路铺展开独属于秋日的浪漫。继续前行，走进圣人堂最美田园风光，远山如黛，稻田铺展，百年乌桕点缀在白墙黛瓦之间，晨雾轻绕、炊烟袅袅，田园与村落、红叶与远山融为一体，宛如一幅天然的山水田园画卷。这里是摄影爱好者的心头好，也是藏在山野间的秋日秘境。
+                <w:br/>
+                后前往【圣人堂】（车程约5分钟，游览约1.5小时）自由观赏那漫山遍野的乌桕树叶儿，在雨露的滋润下，在阳光的照耀下，在白云的抚摸下，越发艳丽，越发娇滴滴，艳丽得那色彩仿佛要滴下来。而且，这里的乌桕树儿不是三三两两，而是成群结队般的站立在那田坎上。这，就是九资河的乌桕树树叶的最大特色。尤其在那麒麟畈、圣人堂、徐凤冲等地的大畈上，满山片野的红叶风景令人心旷神怡，只见一层层梯田稻浪翻滚，而田埂上的乌桕树，翠绿的叶子也变成火红，像一把把向天燃烧的火炬，与黛青色的远山和山间白云，一掠飞过的小鸟，组成了一曲美妙无比的秋季田园风光。这里被广大网友誉为“中国最美的田园风光”。摄影爱好者，油画爱好者，这里是你们创作的天堂……罗田红叶，鸠兹最浓。褪去青翠，山岭、湖畔、田埂之间，换上的是黄中夹杂着红的奇妙景色，就像上帝一不小心打翻了颜料盘，随处可见“满地红叶似彩霞，彩霞年年映天堂”的盛景。
+                <w:br/>
+                前往【河西畈】（游览时间约1.5小时），河西畈村生长于水中的乌桕树形成了惊艳的“水上红叶”。金秋时节，五彩斑斓的叶子倒影在水镜之中，湖面呈现出美丽的倒影，身处这自然天成的美景之间，自有一番美景醉人之意。因为早晚温差大，早上晨雾缭绕、薄如纱翼，弥漫在水面的雾气，更赋予了红叶一层神秘的色彩。
+                <w:br/>
+                中餐后参观【紫薇山庄】（游览时间约1h），又名新屋垸，位于湖北省黄冈市罗田县九资河镇境内，九资河镇官基坪村有一座明清古建筑群，总面积0.5平方公里，山庄内有30来户人家，120余人，建垸历史上溯到明朝后期，已有近四百多年的历史。紫薇山庄位于罗田县九资河镇新屋湾，是一处始建于明朝后期、已有近四百年历史的古民居建筑。山庄依山傍水而建，为"一进三厅、两头四厢一围"的围龙屋格局，总房屋达99间。这里的雕梁画栋仍不失典雅之气，尤其是古戏楼梁上的木雕更是栩栩如生。山庄西侧有一棵象征祖先荫庇的紫薇树，山庄也因此得名，寓意"紫薇高照，福禄延绵"。因该垸四周遍种紫薇，所以新屋垸又名紫薇山庄。紫薇山庄整个建筑充分体现了我国古代建筑风格之一的“围龙屋”的特点，是与北京四合院齐名的我国古代建筑。山围水、水围垸、垸围院、院围屋，“围”是整座古建筑群的最大特征。
+                <w:br/>
+                晚餐享用罗田特色吊锅又叫天堂吊锅或大别山吊锅，传承千年，是大别山独有的烟火滋味。火塘之上铁锅悬煮，土鸡、腊肉、山珍与农家菜慢炖入味，食材原生态、鲜香醇厚。围炉取暖、把酒叙话，当地素有 “老米酒、蔸子火，除了皇帝就是我”的美谚。相传邓小平同志曾专程品尝，盛赞“天堂第一锅，真的很不错”。如今天堂寨吊锅声名远扬，一锅热气，藏尽山野本味与岁月温情。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九资河</w:t>
+              <w:t xml:space="preserve">建国璞隐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                河西畈水上红叶—紫薇山庄—鸠兹古镇夜秀
-[...3 lines deleted...]
-                中餐后参观【紫薇山庄】（游览时间约1h），又名新屋垸，位于湖北省黄冈市罗田县九资河镇境内，九资河镇官基坪村有一座明清古建筑群，总面积0.5平方公里，山庄内有30来户人家，120余人，建垸历史上溯到明朝后期，已有近四百多年的历史。紫薇山庄位于罗田县九资河镇新屋湾，是一处始建于明朝后期、已有近四百年历史的古民居建筑。山庄依山傍水而建，为"一进三厅、两头四厢一围"的围龙屋格局，总房屋达99间。这里的雕梁画栋仍不失典雅之气，尤其是古戏楼梁上的木雕更是栩栩如生。山庄西侧有一棵象征祖先荫庇的紫薇树，山庄也因此得名，寓意"紫薇高照，福禄延绵"。因该垸四周遍种紫薇，所以新屋垸又名紫薇山庄。紫薇山庄整个建筑充分体现了我国古代建筑风格之一的“围龙屋”的特点，是与北京四合院齐名的我国古代建筑。山围水、水围垸、垸围院、院围屋，“围”是整座古建筑群的最大特征。
+                大别山主峰-天堂寨，鸠兹古邑夜秀
+                <w:br/>
+                早餐后，经过猴谷，猕猴山间欢快跳跃，30多只淘气可爱的猕猴引人驻足观赏。乘坐位于海拔1080米的小华
+                <w:br/>
+                山一线天悬空崖壁的【观光电梯】上山（费用自理价格以实际为准，单程60元/人，往返100元/人），观光电梯依山体垂直建设，总高145米，行程高度135米，运行时速最高2.5米/秒。参观湖北省首条【玻璃栈道】（费用自理价格以实际为准，玻璃栈道鞋套10元/人）-位于海泼1080米小华山一线天悬空崖壁处,栈道宽1.8米，全长70米，路面采用三层钢化夹胶防弹玻璃，每平方可承重600公斤。此处地势险要，上下临空，视野开阔，上看一线天瀑布、哲人峰、下俯天堂大峡谷，猴谷，吊桥河村落。赏天堂云海，饱览秀丽山川。继续走，来到小华山，峰峦叠起、奇峭陡峻，酷似西岳华山，故有“小华山”的美名。立于山石危岩之上，环望东南，恍若置身于九天，巍巍群山尽收眼底，十万峰头拥拜于前。向上走到“鹊桥”，横跨于两座山头之间的白色云桥，取牛郎织女鹊桥相会之意。一桥飞架，两山相通，其间云雀点缀，候鸟栖息，似是明月洒银泄玉般落成，故名鹊桥。如有体力可继续向上爬至号称中原第一峰的哲人峰，又称“将军峰”是一座完全由岩石组成的山体，从侧面看，该峰仿似一位饱经沧桑的哲人高士，独立苍茫，凝思北望，如观如察，如思如悟，故谓之“哲人观海”。下山可自愿选择电梯或竹林深徒步下山。
                 <w:br/>
                 晚餐后前往游览鸠兹古邑的行浸式光影演绎秀《梦回鸠兹》（节目表演时间约1小时，晚19:00--20:00，周日及周一公休，下雨停演，如遇停演无退费），夜游《梦幻鸠兹》环线场景主要由水云天境、大别山水之古邑遗韵、鸠兹传奇、梨园今梦四个篇章组成，一步一景、移步换景，营造出具有独特创新性的4大夜游亮点。华灯初上，但见河两岸的灯光映亮了整个古镇，以水为介，以光为媒，全程一个小时左右，河道上还有身穿古装的小姐姐在翩跹起舞，此情此景，仿佛梦回千年前的鸠兹国。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九资河</w:t>
+              <w:t xml:space="preserve">建国璞隐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                双龙瀑布，荆州古城，荆州机场-广州
-[...5 lines deleted...]
-                交通：汽车，飞机
+                马鬃岭景区，马丁公路，大湾村乡
+                <w:br/>
+                早餐后，前往【马鬃岭】（车程约1h，游览时间约2h）安徽金寨马鬃岭景区藏于大别山腹地的原生态赏秋秘境，被誉为大别山秋色浓墨重彩的一笔，是华东少有的原生态彩林秘境。秋霜浸染山林，漫山枫香、乌桕、黄栌、银杏竞相绽放，赤、橙、红、黄、绿层层交织，如同大自然打翻的五彩调色盘。山间时常薄雾缭绕，云海漫过层林，红叶映飞瀑，流水伴彩林，一步一景，满目秋光。沿着盘山公路徐徐前行，多处观景台可驻足俯瞰万山秋色，山林负氧离子充沛，吸氧洗肺，是皖西不可错过的秋日画卷，摄影爱好者赏红叶打卡胜地。
+                <w:br/>
+                前往安徽金寨县花石乡【大湾村】（车程约10分钟，游览时间约40分钟），藏于大别山腹地马鬃岭脚下的大湾村，是一处山水与红色人文交融的秋日秘境。每到深秋，周边大山层林尽染，枫香、乌桕染上斑斓色彩，远山五彩秋色做背景，白墙灰瓦民居错落排布，溪水穿村而过，千年十二檀古青檀树伫立村口，秋风拂过古树枝叶沙沙作响，秋雾升起时整座村庄笼罩薄雾之中，宛如田园水墨画。村内步道平缓好走，千亩茶园秋意盎然，既有秀美的大别山乡村秋光，也保留着省工委旧址、汪家老屋、农耕民俗馆等红色人文点位。一边欣赏层山红叶、古村溪流的秋日画卷，一边品读峥嵘红色岁月，感受旧山村蜕变为美丽乡村的时代变化。后前往武汉机场乘座飞机返回广州（参考航班CZ3347（19:30-21:30）结束愉快的旅行。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1029,61 +1039,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、大交通：广州-荆州5天往返飞机经济舱，请尽量提供身份证复印件或拍照；
-[...5 lines deleted...]
-                （2）参考酒店：荆州燕东、楚星欣禧或同级，九资河吴楚雄风大酒店或同级。
+                1、大交通：广州-武汉5天往返飞机经济舱，请尽量提供身份证复印件或拍照；
+                <w:br/>
+                2、住宿：全程4晚网评4钻酒店（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
+                <w:br/>
+                （1）单房差补650元/人，退房差400元/人
+                <w:br/>
+                （2）参考酒店：武汉格雷斯、华尊天伦或同级，三里畈温泉养生酒店或同级，天堂寨建国璞隐或同级。
                 <w:br/>
                 温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。罗田地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
-                3、餐饮标准：团队用餐：全程含4早餐4正餐（其中3常规团餐30元/人/餐+1餐特色餐罗田吊锅40元/人/餐）。十人一桌十菜一汤，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
+                3、餐饮标准：团队用餐：全程含4早餐5正餐（2餐特色餐40元/人/餐：罗田吊锅+洪湖藕宴）。十人一桌十菜一汤，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4、本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5、门票：景区所列大门票及景区内必消小交通。(自愿自理费用除外，行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6、导游标准：全程持证导游服务，此行程10人成团当地安排地接导游。
                 <w:br/>
                 7、此团为散客拼团，不派全陪。
                 <w:br/>
                 8.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1109,57 +1119,57 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、●未含往程机票税费成人240元/人，12岁以下儿童60元/人（若临时有调整，具体以航司政策为准），报名时收取。
+                7、●未含往程机票税费成人280元/人，12岁以下儿童80元/人（若临时有调整，具体以航司政策为准），报名时收取。
                 <w:br/>
                 8、·自愿自理：
                 <w:br/>
-                天堂寨玻璃栈道鞋套10元/人，观光电梯单边60元/人；往返100元/人增送栈道
-[...1 lines deleted...]
-                荆州古城登城墙35元/人，电瓶车40元/人
+                天堂寨玻璃栈道鞋套10元/人，观光电梯单边60元/人；往返100元/人赠送栈道
+                <w:br/>
+                三里畈温泉138元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1275,162 +1285,162 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">机票税费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">未含往程机票税费成人240元/人，12岁以下儿童60元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
+              <w:t xml:space="preserve">未含往程机票税费成人280元/人，12岁以下儿童80元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 240.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ·自愿自理：
                 <w:br/>
-                天堂寨玻璃栈道鞋套10元/人，观光电梯单边60元/人；往返100元/人增送栈道
-[...1 lines deleted...]
-                荆州古城登城墙35元/人，电瓶车40元/人
+                天堂寨玻璃栈道鞋套10元/人，观光电梯单边60元/人；往返100元/人赠送栈道
+                <w:br/>
+                三里畈温泉138元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 245.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 308.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1626,51 +1636,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">●2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需补门票118元/人）</w:t>
+              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需补门票138元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1710,51 +1720,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>