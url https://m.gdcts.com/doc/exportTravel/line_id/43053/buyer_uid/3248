--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">9-10月【腾龙恩施】湖北双飞5天｜三峡升船机｜三峡大坝｜腾龙洞｜女儿城｜屏山大峡谷｜狮子关｜宣恩仙山贡水｜地心谷｜纯玩行程单</w:t>
+        <w:t xml:space="preserve">金秋【玩转三峡神恩】湖北双飞6天｜神农顶｜官门山｜神农坛｜天生桥｜屏山大峡谷｜恩施大峡谷·云龙河地缝｜宣恩仙山贡水｜女儿城｜三峡大坝｜三峡垂直升船机｜纯玩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB20260910TNES</w:t>
+              <w:t xml:space="preserve">JSJ-HB202611WZSXSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -345,128 +345,130 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
-                来程（第一天）：广州飞荆州CZ6659（ 1820-2005）
-[...1 lines deleted...]
-                回程（第五天）：荆州飞广州CZ6660（2100-2310）
+                D1（来程）：广州-荆州CZ6659（ 07:15-09:00）
+                <w:br/>
+                D6（回程）：荆州-广州CZ6660（09:45-11:35）
                 <w:br/>
                 具体以实际出票时间为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎精华景点一网打尽，让您此行不留遗憾：
                 <w:br/>
-                【屏山大峡谷】“中国仙本那”“东方的诺亚方舟”
-[...5 lines deleted...]
-                【三峡升船机】乘三峡升船机，3分钟完成百米垂直升降，亲历'船舶坐电梯'的世界级工程奇迹
+                【神农顶景区】华中第一峰―神农顶、金丝猴活动区―金猴岭、神农第一景―神农谷、野人寻踪地―板壁岩等
+                <w:br/>
+                【神农坛景区】伟大华夏始祖炎帝神农氏缅怀广场，1300年的神农架神树千年杉王
+                <w:br/>
+                【官门山景区】熊猫馆成为了主要看点，还有探秘的野人洞，这是神农架生态研究中心
+                <w:br/>
+                【天生桥景区】集奇洞、奇桥、奇瀑，并集中展现巴人文化的巴人部落于一体
+                <w:br/>
+                【女儿城】中国第八大人造古镇，世间男子不二心，天下女儿第一城
+                <w:br/>
+                【屏山大峡谷】中国仙本那，世外桃源，有“东方诺舟”之称
+                <w:br/>
+                【恩施大峡谷】世界上最美丽的伤痕，被誉为中国唯一可以媲美美国科罗拉多大峡谷的景区
                 <w:br/>
                 【三峡大坝】世纪工程，全世界最大的水力发电枢纽
                 <w:br/>
-                【地心谷】“人类起源地”“施南第一佳要”景区全程悬空栈道
-[...3 lines deleted...]
-                【土家女儿城】中国第八大人造古镇，世间男子不二心，天下女儿第一城
+                【三峡垂直升船机】乘三峡升船机，3分钟完成百米垂直升降，亲历'船舶坐电梯'的世界级工程奇迹
                 <w:br/>
                 ◎贴心安排
                 <w:br/>
-                1）豪华旅游车专车专用，不套团，核心景区深度游！
-[...5 lines deleted...]
-                4）特别赠送：电子大合照，游览期间每人每天一瓶恩施富硒山泉水
+                1）广州-荆州双飞6天往返，广州-荆州 CZ6659/07:15-09:00；荆州-广州 CZ6660/09:45-11:35
+                <w:br/>
+                2）一次出行尽览湖北最值得一去的精华景区，不套路，不花哨，只有干货
+                <w:br/>
+                3）特别安排神农架特色篝火晚会+神农尝百草铜鼎夜宴，当篝火遇上铜鼎，味觉与视觉的双重体验
+                <w:br/>
+                4）三重秘境：北纬31°的生态奇迹-神农架、长江画廊的山河史诗-三峡、喀斯特秘境中的土家原乡-恩施
                 <w:br/>
                 【特别提示：根据实际出票情况不同，此行程可能会调整游览景点顺序，景点和路线标准不变，敬请知须】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -585,135 +587,135 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-荆州沙市机场（CZ6659/18:20-20:05）-宜昌
-[...1 lines deleted...]
-                集合于广州白云机场乘座飞机前往荆州（参考航班：（CZ6659/18:20-20:05，具体时间以实际出票为准）抵达后乘车前往酒店入住休息。
+                广州-荆州，天生桥，神农坛，篝火晚会+铜鼎夜宴
+                <w:br/>
+                早上集中在广州白云机场集合，乘飞机赴荆州沙市机场（CZ3311/07:15-09:10），抵达接机后前往神农架，后乘车前往游览【天生桥】（车程约4小时，游览约1.5小时），参观体验神农架原生态特色美食，打饼子、吃馓子、打豆腐、糖果子、煮酒等。【神农坛】（车程约10分钟，游览约1小时），参观古老孑遗物种植物园，拥抱千年铁杉王、祭拜炎帝神农氏，感受中华五千年文明长河的源头文化，感恩先祖对后世的创造性贡献、体验炎帝搭架采药的艰辛和伟大。
+                <w:br/>
+                后参加【神农架民俗风情篝火晚会】+【神农尝百草铜鼎夜宴】远古农耕时代的神农架人：在秋收之后的初冬之夜，用丰收的喜悦，点燃了美好生活的希望之火，期盼着冬天早点过夫，让春天早点来临。不仅用火取暖，还可烧烤食物，等待漫长的黑夜迎来光明。每当喜庆的日子里，用树木敲击出动听的声音，伴奏着人们跳起欢快的舞蹈，让生活充满欢乐！神农架的山上开满了清香的茶花，春天是姑娘们采茶忙的季节，满山遍野飘荡着采茶姑娘的歌声，姑娘们跳起欢快的舞蹈，以表达对生活的美好向往。篝火晚会的现场有抛绣球环节，让观众抢接绣球后，做一回新郎，把美丽的神农架姑娘娶回家，抱入洞房，感受到神农架土家族的姑娘出嫁是多么地富有传统美德和浓厚的文化底蕴。抬花轿迎新娘，现场的观众与演员围着篝火、手拉手，跳起欢快的舞蹈，共度欢乐的夜晚，让人置身了神农架人的热情似火之中。当篝火遇上铜鼎：神农架的沉浸式文明盛宴每人一份铜鼎小火锅,其造型古朴典雅,颇具远古韵味。锅中食材均采自神农架山林,野生菌菇带着晨露的清润,林间散养的跑跑猪肉质紧实,高山时蔬则保留着泥土的芬芳。每一口都承载着这片秘境的自然馈赠,温热的汤汁裹挟着山野的鲜香在舌尖绽放,配合舞台上的精彩表演,形成味觉与视觉的双重体验。晚餐后入住酒店。
                 <w:br/>
                 交通：飞机，汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">宜昌</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">神农架</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                地心谷，女儿城
-[...5 lines deleted...]
-                （温馨提示：女儿城表演以景区实际安排为准，若遇下雨等情况无法表演，敬请谅解，无法退任何费用；自由活动时间，请保管好随身携带物品、尊重当地民俗面貌注意人自身安全。）
+                神农顶，官门山，女儿城
+                <w:br/>
+                早餐后乘车前往游览【神农顶风景区】（车程约40分钟，游览约3小时）神农顶风景区是国家级自然保护区，5A级景区，游览【板壁岩】【瞭望塔】【神农谷】【金猴岭】穿越素以“野人”的出没地的板壁岩，游客可感受高山石林、高山草甸、高山箭竹、高山杜鹃交融的画面。走近瞭望塔，游客可站在神农山势的至高点遥望崖谷陡峻、群山连绵的华中第一山峰。登顶神农谷，欣赏石林丛生、似竹似笋、千姿百态、流云飞雾、竹海苍翠、峰奇谷秀的奇特景观。探秘神农架野人之迷，徒步峡谷深渊，历经12亿年地质变迁，白云岩喀斯特石林，如柱似笋、苍劲雄浑，形态万千。后游览生态自然博物馆【官门山】（车程约30分钟，游览约1小时）景区内有典型的北亚热带常绿阔叶林、奇特的地下暗河等自然景观；有野人雕塑母爱、生物多样性实验室【自然生态馆】【地质地貌馆】【野生动植物馆】【野人科考馆】等人文景点。
+                <w:br/>
+                然后乘车前往恩施，抵达后游览【恩施女儿城景区】（游玩时间约1.5小时）土家女儿城位于湖北省恩施市区七里坪，作为全国第八个人造古镇，土家女儿城合理且精心的谋划了整体建筑风格，仿古与土家吊脚楼相结合，完美的体现了土家族的民风民俗。土家女儿城囊括300家小商品，500间风情客栈，30家特色餐饮，40家美味小吃，8000平景观草坪，10000平综合运动中心以及全国首创室内情景剧场-女儿城大剧院，同时还拥有湖北省内最大的水上乐园。晚餐后入住酒店。（温馨提示：女儿城表演以景区实际安排为准，若遇下雨等情况无法表演，敬请谅解，无法退任何费用；自由活动时间，请保管好随身携带物品、尊重当地民俗面貌注意人自身安全）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -743,80 +745,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                狮子关，屏山大峡谷，仙山贡水
-[...7 lines deleted...]
-                后前往宣恩【仙山贡水】最美夜景，大型喷泉晚会，被誉为恩施的洪崖洞，【墨达楼】按士家族皇城土司行宫所设计的土家传统冲天楼风格建筑而在土家族语中，“墨”即是天，而墨达就是通达天地的意思。墨达楼楼高共393米，总面积为3415平方米，共有85道门160根顶梁柱、500多扇雕花门窗等组成，于雄伟壮观中透出富丽、俊俏和神奇。后前往【文澜桥】宣恩是一个少数民族人口聚集的地方，其中土家族、苗族、侗族人口占多数。位于贡水河之上的风雨桥是侗族的特色建筑，侗族有三大宝：侗族大歌、侗族鼓楼、侗族风雨桥。“风雨桥”又名“花桥”、“文澜桥”，因能行人，又能遮风避雨，又称为“人行风雨桥”。
+                屏山大峡谷，宣恩仙山贡水
+                <w:br/>
+                早餐后乘车前往游览【屏山大峡谷】（车程约2小时，游玩时间约3小时）屏山风景如画，那幽深地缝“一线天”、千尺飞瀑“二等岩”、令人遐想的“三姊妹尖”、易守难攻的“四大关口”、傲然屹立的“五尺门”、风雨沧桑的“六代”土司爵府、劈荆斩浪的“七丈五”、云海仙境“八卦岩”、田氏家族“九大诗人”，洞府和爵府之间的“十字街”、守护屏山的“百泉河”、绝佳胜景“千古黑龙蛋”、内藏诗万卷的“万全洞”，这些人文旅游资源，这些古桃源胜景，无不蕴藏土家族浓厚的文化底蕴。峡谷溪水清澈见底被中外游客称之为：“中国仙本那”“东方的诺亚方舟”，是当之无愧的“网红”景点。
+                <w:br/>
+                （若遇屏山大峡谷未开园的情况下，我社更换景点为【腾龙洞景区】含腾龙洞景交及洞内电瓶车，另退费30元/人）
+                <w:br/>
+                随后乘车前往宣恩【仙山贡水】最美夜景，大型喷泉晚会，被誉为恩施的洪崖洞，【墨达楼】按士家族皇城土司行宫所设计的土家传统冲天楼风格建筑而在土家族语中，“墨”即是天，而墨达就是通达天地的意思。墨达楼楼高共393米，总面积为3415平方米，共有85道门160根顶梁柱、500多扇雕花门窗等组成，于雄伟壮观中透出富丽、俊俏和神奇。后前往【文澜桥】宣恩是一个少数民族人口聚集的地方，其中土家族、苗族、侗族人口占多数。位于贡水河之上的风雨桥是侗族的特色建筑，侗族有三大宝：侗族大歌、侗族鼓楼、侗族风雨桥。“风雨桥”又名“花桥”、“文澜桥”，因能行人，又能遮风避雨，又称为“人行风雨桥”。
                 <w:br/>
                 特别备注：宣恩是恩施下辖的其中一个县城，接待能力有限，如遇满房或特殊情况下，我社有权调整住宿到恩施市区，其住宿标准不变，请敬请知悉！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">宣恩/恩施</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -827,72 +827,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                腾龙洞 -宜昌
-[...1 lines deleted...]
-                早餐后前往【腾龙洞景区】（未含景区交通22元/人）（车程约2小时，游玩时间约2小时）（自愿自理洞内电瓶车20元/人） 景区由水洞、旱洞、鲇鱼洞、凉风洞、独家寨及三个龙门、化仙坑等组成，总面积69平方公里，集山、水、洞、林于一体，以雄、险、奇、幽、秀而驰名中外。主洞口高74米，宽64米，洞内最高处235米，初步探明洞总长度52.8公里，其中水洞伏流16.8公里，洞面积200多万平方米。洞中有5座山峰，10个大厅，地下瀑布10余处，洞中有山，山中有洞，水洞旱洞相连，主洞支洞互通，无毒气，无蛇蝎，无污染，洞内终年恒温14—18℃。洞中景观千姿百态，神秘莫测。洞外风光山清水秀，水洞口的卧龙吞江瀑布落差20余米，吼声如雷，气势磅礴。后前往宜昌，晚餐后入住酒店。
+                恩施大峡谷·云龙河地缝-宜昌
+                <w:br/>
+                早餐后乘车前往【恩施大峡谷】游览恩施大峡谷第一大景点【云龙河地缝】（游览时间2小时）云龙河地缝位于恩施大峡谷山脚，是世界罕见的U形地缝，也是世界上唯一两岸不同地质年代的地缝。全长3600米左右，平均深约75米，目前对外开放1.6公里左右，主要景点包括云龙绝壁、风雨桥、时空桥、云龙悬瀑及跌水等。两岸陡峭，飞瀑狂泻，缝底流水潺潺，形成奇异独特的喀斯特景观。曾是云龙河的伏流段，以暗河形式沉睡地下二、三千万年，因水流在地下侵蚀、地表剥蚀致使暗河顶部坍塌才得于面世，成为恩施大峡谷一大奇观。游览结束后乘车前往宜昌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">宜昌</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -903,76 +903,153 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三峡大坝-三峡升船机，荆州沙市机场-广州（CZ6660/21:00-23:00）
-[...5 lines deleted...]
-                交通：汽车，飞机
+                三峡大坝，三峡升船机
+                <w:br/>
+                早餐后前往三峡大坝游客中心换乘景区交通车进入国家AAAAA级景区—【三峡大坝】（游览时间为2.5小时）观坛子岭、185平台、截流纪念园。登上5A级旅游景区坛子岭观景点你能鸟瞰三峡工程全貌，体会毛主席诗句“截断巫山云雨，高峡出平湖”的豪迈情怀；站在185平台上向下俯看，感受中华民族的伟大与自豪；走进近坝观景点，你能零距离感受雄伟壮丽的大坝；登上坝顶你能直面雷霆万钧的泄洪景观；来到截流纪念园欣赏人与自然的完美结合，仿佛置身于“山水相连，天人合一”的人间美景。
+                <w:br/>
+                中餐后前往乘车前往指定码头登乘“长江三峡”五星豪华系列游轮近距离欣赏雄伟壮观的三峡大坝，船过【三峡垂直升船机】（游览时间约2小时）：被形象地称为“大船爬楼梯，小船坐电梯”的奇迹；作为三峡工程“收官之作”，三峡升船机布置在枢纽工程的左岸，是三峡工程重要通航设施之一，主要为客船、货船和特种船舶提供快速过坝通道，过船规模为3000吨级，提升总重量约15500吨，最大提升/下降高度为113米，是目前世界上规模最大、技术难度最高的垂直升船机。长江三峡号离开承船厢驶入大坝上游，只见眼前“截断巫山云雨，高峡出平湖”的景色所震撼，不仅为国人利用自然、改造自然的智慧所折服....！
+                <w:br/>
+                <w:br/>
+                特别提示：【三峡垂直升船机】游船行程分为上水或者下水，具体方案根据通航条件和气象因素由船方决定，先后顺序不同，参观景点不变；受天气、船闸检修、政治等不可抗因素导致不能当天游览，即安排【两坝一峡游船】（全程3小时左右），“两坝一峡”包含了三峡大坝、葛洲坝以及保留了原汁原味峡谷风光的西陵峡。同样是不容错过的体验，费用不增不减！！！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">荆州</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                荆州沙市机场-广州（CZ6660/09:45-11:35）
+                <w:br/>
+                早餐乘车前往荆州沙市机场乘座飞机返回广州（参考航班CZ6660/09:45-11:35）结束愉快的旅行。
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1017,71 +1094,71 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、大交通：广州-荆州5天往返飞机经济舱，请尽量提供身份证复印件或拍照；
-[...9 lines deleted...]
-                3、餐饮标准：团队用餐：全程含4早餐4正餐（其中2常规团餐30元/人/餐+1餐特色餐恩施摔碗酒40元/人/餐+1特色餐宣恩烤鱼宴）。十人一桌十菜一汤，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
+                1、大交通：广州-荆州6天往返飞机经济舱，请尽量提供身份证复印件或拍照。
+                <w:br/>
+                2、住宿：神农架、恩施、宣恩、宜昌3晚网评3钻酒店，荆州1晚网评四钻酒店。（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）请自备一次性用品；
+                <w:br/>
+                （1）单房差补450元/人，退房差220元/人
+                <w:br/>
+                （2）参考酒店神农架木鱼云栖精宿、荣逸精致、假日酒店或同级；宜昌春霖或同级；宣恩源达、澜庭或同级；女儿城纽宾凯，漫希或同级；荆州华美达酒店或同级
+                <w:br/>
+                温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施、神农架地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
+                <w:br/>
+                3、餐饮标准：团队用餐：全程含4早餐5正餐（2餐常规团餐30元/人/餐；3餐特色餐40元/人/餐：铜鼎夜宴、摔碗酒、富硒宴）。十人一桌八菜一汤，若人数增减，菜量也相应增减，早餐酒店含，正餐不用不退费。
                 <w:br/>
                 4、本地交通：当地全程空调旅游车（按人数定车型，保证一人一正座），此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解；
                 <w:br/>
                 5、门票：景区所列大门票及景区内必消小交通。(自愿自理费用除外，行程所列价格不含政策性上浮)；本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
-                6、导游标准：全程持证导游服务，此行程10人成团当地安排地接导游。
+                6、导游标准：此行程10人成团当地安排地接导游。
                 <w:br/>
                 7、此团为散客拼团，不派全陪。
                 <w:br/>
-                8.温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
+                8、温馨提示：行程中所有赠送项目，若因当天天气或其它不可抗力因素造成不能体验的，不退任何费用，提前说明！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1097,61 +1174,55 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
-                7、●未含往程机票税费成人240元/人，12岁以下儿童60元/人（若临时有调整，具体以航司政策为准），报名时收取。
-[...9 lines deleted...]
-                屏山大峡谷悬浮拍照小木船30元/人。
+                7、自愿自理：
+                <w:br/>
+                恩施大峡谷云龙地缝小蛮腰电梯30元/人
+                <w:br/>
+                屏山大峡谷悬浮拍照小木船30元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1250,250 +1321,108 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">机票税费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">未含往程机票税费成人240元/人，12岁以下儿童60元/人（若临时有调整，具体以航司政策为准），报名时收取。</w:t>
+              <w:t xml:space="preserve">自愿自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                ·自愿自理：
+                <w:br/>
+                恩施大峡谷云龙地缝小蛮腰电梯30元/人
+                <w:br/>
+                屏山大峡谷悬浮拍照小木船30元/人
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 240.00</w:t>
-[...147 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 305.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1689,51 +1618,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需补门票318元+景交197元/人）</w:t>
+              <w:t xml:space="preserve">2—12周岁内（不含12周岁）儿童：含往返大交通费用（去程儿童机票，返程高铁半票）、当地旅游车车费、正餐半价餐费；不含门票、景交、不含床位费（含早餐），如超高产生门票及其他费用由家长现付。（超1.2米及以上儿童需补门票348元+景交145元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1773,51 +1702,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>