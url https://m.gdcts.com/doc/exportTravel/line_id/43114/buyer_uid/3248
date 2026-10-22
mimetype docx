--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节新年“美”一天】美国超值全景东西岸七大名城+四大国家公园+大瀑布14天行程单</w:t>
+        <w:t xml:space="preserve">【春节新年“美”一天】美国超值全景东西岸七大名城+五大国家公园+大瀑布14天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -396,51 +396,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）一次走遍美国东西岸七大名城（纽约、费城、华盛顿、水牛城、拉斯维加斯、圣地亚哥、洛杉矶）
                 <w:br/>
-                2）独家安排游览四大国家公园：布莱斯峡谷国家公园、拱门国家公园、峡谷地国家公园、纪念碑谷公园。
+                2）独家安排游览五大国家公园：布莱斯峡谷国家公园、锡安国家公园、拱门国家公园、峡谷地国家公园、纪念碑谷公园。
                 <w:br/>
                 3）世界第一大跨国瀑布，被印第安人称为“雷神之水”的尼亚加拉大瀑布。
                 <w:br/>
                 4）犹他州163号公路：邂逅【阿甘正传】网红打卡地。
                 <w:br/>
                 5）打卡知名公路-66号母亲之路。
                 <w:br/>
                 6）特别安排巴斯托Outlet，大牌折扣带回家！(奥莱为常规购物中心，非旅行社购物点)
                 <w:br/>
                 7）特别安排墨西哥TACO牛肉塔可、IN&amp;OUT网红汉堡特色餐体验！
                 <w:br/>
                 8）五星航空国泰往返直飞，不走回头路！
                 <w:br/>
                 9）贴心安排一晚国内住宿，充分享受自由活动时间！
                 <w:br/>
                 10）特别安排新春晚宴，在异国它乡品味不一样的洋气新年！
                 <w:br/>
                 11）馈赠每位贵宾新年拜年红包一个，新年好意头，顺风顺水顺财神！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1365,50 +1365,52 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 锡达城-(大巴约280公里)-拉斯维加斯
                 <w:br/>
                 ●【★】,早餐后，乘车前往布莱斯峡谷国家公园。
                 <w:br/>
                 ●【布莱斯峡谷国家公园】,（不少于60分钟）布莱斯国家公园因其独特的地理结构而闻名，与其说这是一处具有另类风情的峡谷，倒不如把它认为是大自然巧夺天工的一件艺术品。不同的自然生态与气候，造就特殊的地质特色——岩柱。这些独特的岩柱、石穴、拱桥，以及那一座座巨大的露天剧场，被誉为天然石俑的殿堂，壮丽迷人的天际线令人惊叹不已。
+                <w:br/>
+                ●【锡安国家公园】,（不少于60分钟）锡安国家公园位处莫哈维沙漠、科罗拉多高原和大盆地的交界，这里独特多样的地理环境可以让很多种类的动植物生存，这里山清水秀，溪水潺潺，鸟鸣阵阵，仿佛是一片由自然构成的绝美画廊，一步一景，百看不厌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2777,51 +2779,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>