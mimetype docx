--- v1 (2026-09-14)
+++ v2 (2026-10-26)
@@ -567,51 +567,53 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—新丰江大坝观景台—太平古街-午餐自理—入住酒店-自助晚餐
                 <w:br/>
                 08：00越秀公园地铁 C出口（具体以导游通知为准，当天有可能增加上下车点），集中乘车前往东江流域客家人的聚居中心—【河源】（车程约2.5小时），
                 <w:br/>
                 11：00-12：00游览【新丰江大坝观景台】（游玩约1小时）是新丰江上的一座水库大坝，1958年开始兴建，1962年竣工，距河源市区6公里，为混凝土结构，高124米，坝顶宽为5米，长度440米，是世界上第一座经受六级地震考验的超百米高混凝土大坝。1997年7月11日至14日、8月9日至16日，大坝曾两次开闸泄洪，新丰江电厂大坝是社会主义建设初期的奇迹，是人类改造自然、趋利避害的一个典范。如果不是亲临其境，人们很难想象这么一座百米大坝背后是一个“山中海洋”，而脚下却有一个高楼林立、人影绰约的中等城市。
                 <w:br/>
                 12:30-14:00前往河源历史悠久热闹非凡百年老街【太平古街】自由游览，始建于清朝，原名叫十字街，全长300米，鼎盛时期有300多家商铺进驻其中，因早年商业兴旺，整条街呈现出一片太平盛世的景象，故改太平街。这次改造修缮完成后，在有效保护客家古风建筑历史遗产的基础上，太平古街变成了集文化、商业游、休闲、餐饮为一体的特色古街走在古街上，可以看到历史为这条街道留下的苍老痕迹，感受百年穿越的岁月声影。可自费品尝当地【地标美食猪脚粉】新鲜爽滑的猪脚，浓香味鲜的大锅汤，看着就让人垂涎欲滴。
                 <w:br/>
-                14：30-15：00前往入住【河源万绿湖美思威尔顿酒店】酒店坐落于广东省风景秀丽的 国家 AAAA级风景区万绿湖畔，依山傍水而建，自然资源十分优越，地理位置得天独厚， 这里泉水潺潺、鸟语花香、空气清新，是个天然的“大自然氧吧”。在酒店即可欣赏一望无际的碧水蓝天和连绵起伏的群山峻岭，享受回归大自然的乐趣。入住后可以自行浸泡温泉或畅游酒店游泳池（温泉开房时间：16：30-23：30）
+                14：30-15：00前往入住【河源万绿湖美思威尔顿酒店】酒店坐落于广东省风景秀丽的 国家 AAAA级风景区万绿湖畔，依山傍水而建，自然资源十分优越，地理位置得天独厚， 这里泉水潺潺、鸟语花香、空气清新，是个天然的“大自然氧吧”。在酒店即可欣赏一望无际的碧水蓝天和连绵起伏的群山峻岭，享受回归大自然的乐趣。入住后可以自行浸泡温泉或畅游酒店泳池（温泉开放时间：16：30-23：30；单次/人/天）
+                <w:br/>
+                18：00-20：00酒店餐厅享用客家文化自助晚餐
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -645,53 +647,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 自助早餐-自由活动或自费万绿湖游船—午餐自理-酒店自由活动—晚餐
                 <w:br/>
-                08：00-08：45酒店享用早餐，后导游带领前往【万绿湖游船】（费用自理）万绿湖游船+镜花缘：【现场时间为准，准点发班，早上9：00-下午2点，按照年龄交给导游，或者现场自行购买】
-[...1 lines deleted...]
-                成人：198/人，60-64周岁135/人；65以上的￥55/人 ； 1.2米以上-18岁以下都是￥125/人小孩1.2米以下免；（以上价格仅供参考，具体价格以景区现场价格为准）
+                08：00-08：45酒店享用早餐，后导游带领前往【万绿湖游船】（费用自理）
+                <w:br/>
+                万绿湖游船+镜花缘：【现场时间为准，准点发班，早上9：00-下午2点，按照年龄交给导游，或者现场自行购买】
+                <w:br/>
+                成人：198/人，60-64周岁135/人；65以上的￥55/人 ； 1.2米以上-18岁以下都是￥125/人小孩1.2米以下免；
+                <w:br/>
+                 （以上价格仅供参考，具体价格以景区现场价格为准）
                 <w:br/>
                 09：00-12：00【船游万绿湖】（含水月湾、龙凤岛、镜花缘）船游万绿湖（含水月湾、龙凤岛、镜花缘）船游370平方公里浩淼碧水，1100平方公里延绵青山，360多个岛屿罗棋布，点缀湖中此处四季是绿、处处皆绿而得名，集水域壮美、水质纯美、水色秀美、水性恬美于一湖，湖区山川秀丽，湖水蔚蓝碧绿，展现出一幅幅迷人的山水画卷。随后游船抵达【水月湾】：一个只有乘船才能到达的心灵港湾，远离城市喧嚣，放松疲惫身心，在青山白云碧水之间有一港湾可以放"心"停泊；素有“万绿湖中的翡翠明珠”之称； 船往吉祥美丽之岛－【龙凤岛】：东部象龙，西部似凤，整个岛屿如龙飞凤舞，故名“龙凤岛”，也是万绿湖中的爱情岛，有龙凤呈祥之意；总面积仅六十公顷霜，却生长着一万株在华南地区罕见的枫树林，实属珠三角生态秋游的特色之最。岛上林林青青，奇树颇多，公元1997年3月3日毛泽东的女儿李讷游览万绿湖，在龙凤岛大门左侧亲手栽植一株枝叶繁茂的细叶榕，同年7月21日，100多名粤港小学生在这里营造了1997棵“97香港回归环保林”。游最具特色小岛【镜花缘风景区】依托万绿湖奇秀的自然风光和丰富的动植物资源，重点突出自然生态、园林、森林、奇石异洞等景观，以小说中描述的仙境美景，奇闻趣事为主线，设置了百花广场、百花路、绿香亭、入梦岩、凝翠谷、红颜洞、泣红亭、女儿国、高空飞降等景点和项目，是一个融观旅游、森林度假、专项特色刺激型旅游产品为一体的综合性旅游区。【植物园】园内集珍贵植物普及、物种保育、生态旅游等功能为一体的综合植物园，植物群落丰富多样，乡土植物葱翠繁茂，现园内含有野生国家保护植物11种，有花植物8种，其余珍稀植物数十种。于【镜花缘女儿国】欣赏大型客家歌舞表演。观水中之岛—愿望岛，绿水环抱，水色一日三变。穿越仙缘桥，漫步于岛屿，倍感山宁、地静、水柔，于一幽处独坐或约友人 闲情对弈，更心平神静，悠悠若仙！后前往万绿湖畔各种网红打卡点，天空之眼、玻璃吊蓝、玻璃船、紫藤长廊等项目。
                 <w:br/>
                 如不自费参加万绿湖游船的游客，可在酒店自由活动。
                 <w:br/>
                 18：00-20：00酒店餐厅享用客家文化自助晚餐
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -854,51 +860,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：全程空调旅游车（按实际人数安排用车，每人1正座）；
                 <w:br/>
-                2、用餐：2酒店自助早+2酒店客家自助晚餐（房费含餐，不用不退）+1午餐河鲜宴，餐标30元/人（10-12人一桌）；
+                2、用餐：2酒店自助早+2酒店客家自助晚餐（房费含餐，不用不退）+1午餐河鲜客家宴，餐标30元/人（10-12人一桌）；
                 <w:br/>
                 3、住宿：河源万绿湖美思威尔顿酒店豪华房；酒店没有三人房也不支持加床，单人需要补房差450元/人；不退房差。
                 <w:br/>
                 4、服务：优秀导游服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1401,51 +1407,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>