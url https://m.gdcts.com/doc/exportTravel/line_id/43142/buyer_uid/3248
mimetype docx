--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -1161,54 +1161,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼-蓝山国家公园-悉尼(车程约1.5小时)
                 <w:br/>
                 早餐后开始今日精彩的行程：
                 <w:br/>
                 【蓝山国家公园】
                 <w:br/>
                 蓝山国家公园属于大蓝山地区( The Greater Blue Mountains Area )，该区域拥有7个国家公园，在2000年被列入自然类世界遗产。蓝山国家公园内生长著大面积的原始丛林和亚热带雨林，其中以尤加利树最为知名，尤加利树为澳洲的国树，有500多种之多，是澳洲珍贵的动物无尾熊的唯一的食品。当您步入风景如画的原始森林国家公园时，整个空气中散发著尤尤加利树的清香，给您一种返朴归真的世外桃源般的感受。
                 <w:br/>
                 【三姐妹峰-约45分钟】
                 <w:br/>
                 蓝山的风化砂岩悬崖高耸入云，至今已在这里矗立了五千多万年。置身其中，你会感到自己是如此渺小。这条位于悉尼西部崎岖不平的山脉，正是深受人们喜爱的三姐妹峰的所在之处，高耸的岩层在太阳的照射下不断呈现出不同的景象并投射出美丽的阴影，随着一天中时间的变化，俨然变成一块壮观的调色板。
                 <w:br/>
                 【罗拉小镇-约30分钟】
                 <w:br/>
                 蓝山风景区中以恬静的乡间风景闻名的当地小镇，有历史悠久的建筑物和优美的花园，独栋的小屋，尖尖的屋顶，小而精致的花园，以森林为后院，绿草为前庭。小镇里绿草如茵，鲜花盛放，处处都洋溢着诗意，让人仿佛置身在童话的浪漫国度。
                 <w:br/>
-                【悉尼动物园-约60分钟】
-[...2 lines deleted...]
-                <w:br/>
                 【悉尼大学-约30分钟】
                 <w:br/>
                 悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：澳式简餐     晚餐：√   </w:t>
             </w:r>
@@ -1254,50 +1250,56 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 悉尼经典一日游-/-墨尔本	航班：待定或后一天早班机
                 <w:br/>
                 早餐后开始今日精彩的行程：
                 <w:br/>
                 【悉尼皇家植物园-约45分钟】
                 <w:br/>
                 坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
                 <w:br/>
                 【悉尼港特色渡轮-约15分钟】
                 <w:br/>
                 乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【伊丽莎白湾】及欣赏悉尼港湾美景。
+                <w:br/>
+                【WILD LIFE悉尼动物园-约45分钟】
+                <w:br/>
+                在WILD LIFE悉尼动物园探索澳大利亚的精彩风貌——这里是“澳洲五大明星动物”的之家！踏上这场位于达令港心脏地带的动物冒险之旅，邂逅你最喜爱的澳洲标志性动物！无论是与考拉自拍、亲近袋鼠、面对面三只淡水鳄鱼、欣赏袋熊Ringo在展区嬉戏，还是观看鸭嘴兽自在畅游水中，总有新奇体验等你探索！
+                <w:br/>
+                WILD LIFE悉尼动物园设有互动展区、专业饲养员讲解，以及感受栖息环境 - 这将是一场与众不同的城市探索之旅！
                 <w:br/>
                 【悉尼渔市场-约60分钟】
                 <w:br/>
                 南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
                 <w:br/>
                 【悉尼塔-约45分钟】
                 <w:br/>
                 悉尼城市制高点，唯一可以同时将悉尼歌剧院、海港大桥、悉尼港尽收同一视野的观景平台。告别地面平视角度，250 米高空俯瞰整片悉尼港湾与市中心楼宇。白天碧海城市风光通透开阔， 远眺蓝山山脉，解锁悉尼绝佳高空视野。
                 <w:br/>
                 【悉尼歌剧院 (外观约30分钟)】                                                                    
                 <w:br/>
                 外观悉尼歌剧院广场与悉尼歌剧院，品味这座20世纪最具特色的建筑之一的独特魅力，它形似洁白风帆的伫立在悉尼港边，被誉为20世纪具有特色的建筑之一，在2007年被联合国教科文组织评为世界文化遗产。也是澳大利亚的地标性建筑。
                 <w:br/>
                 【悉尼环形码头最美车站-约15分钟】
                 <w:br/>
                 紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2537,51 +2539,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>