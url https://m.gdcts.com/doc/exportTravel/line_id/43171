--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -3386,51 +3386,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>