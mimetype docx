--- v1 (2026-09-30)
+++ v2 (2026-11-06)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20260908HC-01</w:t>
+              <w:t xml:space="preserve">EU20261013HC-02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1332,51 +1332,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                亚马孙-(飞机)-利马
+                伊基托斯-(飞机)-利马
                 <w:br/>
                 ●【★】,● 今天我们将继续探索亚马逊雨林。特别前往访问【土著印第安部落】，并在那里为您讲解亚马逊文化和历史，您将了解到印第安历史文化以及它如何受到欧洲人入侵的影响，您还可以看到当地的手工艺品，以及当地土著居民打猎使用的吹气枪的使用表演。天气晴朗的话，安排【乘船】游览亚马逊河，寻找这个流域特有的“亚马逊精灵”【粉红海豚】，亚马逊流域是保存超完整和人为破坏超少的地区之一, 更是粉色海豚的超主要栖息地之一。结束后搭机飞往利马。特别提示：亚马孙-(车程&amp;船程约1.5小时)-伊基托斯/利马
                 <w:br/>
                 ●【伊基托斯亚马逊热带雨林印第安部落】入内（游览不少于1小时）,这些原始部落里的人一直延续着古老的生活方式，几乎可以说是与现代社会的生活格格不入。这些原始部落大多分布在亚马逊流域和新几内亚一代，也许是因为这些部落人在与外界人的接触中发生过不愉快的经历，他们对外界有着很强烈的抵触心理，所以他们更愿意与世界隔绝，不受外界打扰。
                 <w:br/>
                 ●【伊基托斯亚马逊热带雨林粉红海豚】（游览不少于1小时）,也称为“亚马逊淡水豚”，它体表颜色并不限于粉红色一种，还可以是灰色、蓝灰或者乳白色。在哥伦布还未发现新大陆之前，关于粉红海豚的传说便在亚马逊河流传，在亚马逊印第安人眼里，它是神话般的存在，被视为“河神”，他们相信，这些海豚拥有邪恶的神奇力量。传说，当地年青女孩子是不可以在河里游泳的，因为粉红海豚会让她们怀孕，还有的说粉海豚会在夜里变成英俊的男子诱惑岸上的女孩。特别提示：▲温馨提示▼不保证一定看到粉色海豚！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：简餐或小食     晚餐：中式餐   </w:t>
@@ -3386,51 +3386,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>