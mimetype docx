--- v0 (2026-08-29)
+++ v1 (2026-09-19)
@@ -572,246 +572,238 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--巴厘岛--接机--美女献花--巴图尔火山观景台+观景自助餐-乌布皇宫-传统市场-入住罗威纳酒店
+                广州--巴厘岛--接机--美女献花--Malini悬崖网红餐厅+YANGYANGBEACH海景下午茶--金巴兰海滩落日美景
                 <w:br/>
                 请各位贵宾于指定时间（提前一天）在广州白云国际机场集合，乘坐国际航班飞往巴厘岛。 巴厘岛是世界上漂亮而有特色的观光胜地之一，凭借着其得天独厚的自然景观、古老的文明与独特的地方民俗艺术、玦美的海滩、精致的手工艺术、曼妙的音乐舞蹈，这里几乎是一个人间的香格里拉。
                 <w:br/>
                 <w:br/>
-                抵达巴厘岛机场接受印尼美女献花，【远观巴图尔火山+火山咖啡厅网红自助餐】位于印度尼西亚巴厘岛东北部，是太平洋火山带活火山链的一部分。海拔1717米，外围像是杯子的边缘，中间是火山的锥形体。巴图尔火山火山口四周的山体还覆盖着厚厚的火山灰和黑色的熔岩，还经常能看到火山口烟雾缭绕。
-[...5 lines deleted...]
-                随后前往罗威纳，入住罗威纳酒店
+                抵达巴厘岛机场接受印尼美女献花，前往Malini悬崖海景餐厅。【乌鲁瓦图下午茶】乌鲁瓦图断崖位于巴厘岛西南海岸，这里的海域是冲浪爱好者的冒险点，附近还有下午茶和点心，悬崖绝壁之上有一座乌鲁瓦图寺，寺前还有一片小树林，数以百计的猴子栖息于此。乌鲁瓦图断崖距离海面足有近 250 英尺高，崖顶景色壮观无比。崖底澎湃的海浪冲击着巨岩，海平面上景色非凡，而这片海域巨大的海浪也使其成为各国冲浪好手冒险的冲浪点。
+                <w:br/>
+                前往巴厘岛最著名的落日观赏地【金巴兰海滩】海景落日、沙滩、歌手民谣、美食、点点烛光,无限浪漫。把巴厘岛旅游带入一个新的境界。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：火山观景自助餐     晚餐：乌布市场自理   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">罗威纳网评四钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：Malini悬崖网红餐厅（现付现点)     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴厘岛网评四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                罗威纳追豚-乌布丛林俱乐部【乌布从林+网红乌巢+小天空之门+猪肋排】--入住酒店
-[...6 lines deleted...]
-                乘车前往乌布丛林俱乐部乌布丛林俱乐部（含乌布从林+网红乌巢+小天空之门+猪肋排）2018年全新开幕网红俱乐部，它是一个森林大氧吧，一个自然探险的活动场所，有秋千和树屋的概念，坐落在巴厘岛*著名的瀑布之一的Blangsinga瀑布中。 俱乐部提供了令人惊叹的景色，宁静的氛围，辅以真正的巴厘人热情好客。
+                乌布丛林俱乐部【乌布从林+网红乌巢+小天空之门+猪肋排】--入住罗威纳酒店
+                <w:br/>
+                早餐后，乘车前往乌布丛林俱乐部乌布丛林俱乐部（含乌布从林+网红乌巢+小天空之门+猪肋排）2018年全新开幕网红俱乐部，它是一个森林大氧吧，一个自然探险的活动场所，有秋千和树屋的概念，坐落在巴厘岛*著名的瀑布之一的Blangsinga瀑布中。 俱乐部提供了令人惊叹的景色，宁静的氛围，辅以真正的巴厘人热情好客。
+                <w:br/>
+                <w:br/>
+                随后乘车前往罗威纳入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：特色猪肋排     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴厘岛网评四钻酒店</w:t>
+              <w:t xml:space="preserve">罗威纳酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Malini悬崖网红餐厅+YANGYANGBEACH海景下午茶--金巴兰海滩落日美景+洋人街+库塔沙滩
-[...9 lines deleted...]
-                【库塔海滩+洋人街】自由活动，这里有热闹的沙滩，您可以充分感受巴厘岛独有的海滩风情，世界各国的观光客往来穿梭于此。这里是巴厘岛最热闹的娱乐与购物中心，有各种世界品牌的专卖店，有繁华的街景，但又不失印尼的韵味，是巴厘岛不可错过的必到之处。
+                罗威纳追海豚--金达玛尼火山观景台+观景自助餐+洋人街+库塔沙滩-入住酒店
+                <w:br/>
+                早餐后，【罗威纳追海豚】罗威纳海滩远离闹市，生活节奏很慢，是巴厘岛最宁静的海滩之一。这里最大的特点，是出海时看到海豚的概率相当大。每天清晨，当阳光刚刚开始融化海面，数百头海豚便会集体外出猎食，在海面上形成壮观的“海豚军团”。（追海豚乘船时间较长，可提前服用晕车；早晨海上气温较低，记得带件薄外套，还有海豚是野生动物，有可能因为天气气候原因无海豚出没，这个是无法保证哦！）
+                <w:br/>
+                <w:br/>
+                随后前往【巴图尔火山+火山咖啡厅网红自助餐】位于印度尼西亚巴厘岛东北部，是太平洋火山带活火山链的一部分。海拔1717米，外围像是杯子的边缘，中间是火山的锥形体。巴图尔火山火山口四周的山体还覆盖着厚厚的火山灰和黑色的熔岩，还经常能看到火山口烟雾缭绕。
+                <w:br/>
+                <w:br/>
+                前往【库塔海滩+洋人街】自由活动，这里有热闹的沙滩，您可以充分感受巴厘岛独有的海滩风情，世界各国的观光客往来穿梭于此。这里是巴厘岛最热闹的娱乐与购物中心，有各种世界品牌的专卖店，有繁华的街景，但又不失印尼的韵味，是巴厘岛不可错过的必到之处。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：Malini悬崖网红餐厅（现付现点)     晚餐：洋人街自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：火山观景自助餐     晚餐：洋人街自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">巴厘岛网评四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1889,51 +1881,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>