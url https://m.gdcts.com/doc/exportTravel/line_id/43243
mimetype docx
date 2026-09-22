--- v0 (2026-09-02)
+++ v1 (2026-09-22)
@@ -956,53 +956,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                军事博物馆--天坛公园--非遗中医文化同仁堂，北京＞＞＞广州
-[...1 lines deleted...]
-                早餐后，前往【中国人民革命军事博物馆】--中国唯一的大型综合性军事历史博物馆，军博收藏34万多件文物和藏品。其中国家一级文物1793件，大型武器装备250余件，艺术品1600余件，对外军事交往中受赠礼品2551件。其中有铜鎏金弩机、镇远舰铁锚、叶挺指挥刀、三八式步枪和解放军第一辆坦克等重大历史价值文物。
+                军事博物馆/首都博物馆--天坛公园--非遗中医文化同仁堂，北京＞＞＞广州
+                <w:br/>
+                早餐后，前往中国唯一的大型综合性军事历史博物馆--【中国人民革命军事博物馆】，军博收藏34万多件文物和藏品。其中国家一级文物1793件，大型武器装备250余件，艺术品1600余件，对外军事交往中受赠礼品2551件。其中有铜鎏金弩机、镇远舰铁锚、叶挺指挥刀、三八式步枪和解放军第一辆坦克等重大历史价值文物。
+                <w:br/>
+                或【首都博物馆】简称首博，是北京现代化大型综合性博物馆。以其宏大的建筑、丰富的展览、先进的技术、完善的功能，成为一座与北京“历史文化名城”、“文化中心” 和“国际化大都市”地位相称的大型现代化博物馆，并跻身于“国内一流，国际先进”的博物馆行列。首都博物馆广泛征集各类文物，馆藏文物已达二十五万件，藏品中还不乏享誉海内外的孤品与珍品。
                 <w:br/>
                 随后乘车前往游览世界文化遗产、国家5A级旅游景区--【天坛公园】（含套票，参观约1.5小时），中国现存最大的古代祭祀建筑群、明清两代祭天的场所。天坛是圜丘、祈谷两坛的总称，有坛墙两重，形成内外坛，坛墙南方北圆，象征天圆地方。主要建筑在内坛，圜丘坛在南、祈谷坛在北，二坛同在一条南北轴线上，中间有墙相隔。
                 <w:br/>
                 参观百年老店【同仁堂】揭秘宫廷中医，了解中国谢姓最负盛名的堂号，既有它的神圣性，更有它神奇的典故来源，中华中药，享誉世界（该中心为北京非遗文化，并非购物点，客人参观之余如需消费，请结合自身需求理性购买）。
                 <w:br/>
                 最后乘车前往北京机场，乘飞机返回广州。行程圆满结束！
                 <w:br/>
                 ***温馨提示***
                 <w:br/>
                 1、军事博物馆，需要提前网上实名预约抢票，若预约不成功，则替换成首都博物或其他博物馆，敬请谅解。
                 <w:br/>
                 2、天坛公园周一不开放联票，如逢周一则调整到前面参观，具体以预约和导游调整为准，敬请谅解！
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1582,51 +1584,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>