--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【漫游京城】晚对晚北京双飞5天丨升旗丨故宫深度游丨八达岭长城丨景山公园丨军博或首博丨冰雕艺术馆 丨颐和园丨香山公园丨圆梦清华丨品香茗看京剧，长城脚下观大戏行程单</w:t>
+        <w:t xml:space="preserve">【漫游京城】晚对晚北京双飞5天丨升旗丨故宫深度游丨八达岭长城丨景山公园丨军博或首博丨纪晓岚故居丨颐和园丨香山公园丨圆梦清华丨品香茗看京剧，长城脚下观大戏行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -405,52 +405,50 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【品质保障】0购物。美好旅游真谛，干净透明拒绝套路。
                 <w:br/>
                 ★【省心出行】全程含餐！让您安心无忧！
                 <w:br/>
                 ★【品质保证】全程安排服务好、讲解好的优秀专业导游，杜绝黑车黑导！
                 <w:br/>
                 ★【精选航班】去程晚机休闲出行不赶飞机，广州直飞北京
                 <w:br/>
                 ★【故宫博物馆】趣味探索，聆听紫禁城沉淀600年的记忆。
                 <w:br/>
                 ★【军博/首博】来北京怎能不打卡博物馆呢？军事博物馆/首都博物馆，让您更不虚此行！
                 <w:br/>
                 ★【香山公园】驰名中外，特别赠送“最美有轨电车”观赏京城醉美秋色！
-                <w:br/>
-                ★【冰雕艺术馆】赠送门市218元/人的冰之巢门票，免费体验冰滑梯、冰封王座，沉浸冰雪世界。
                 <w:br/>
                 ★【老北京非遗文化的百科剧场】安排价值298元的长城脚下观大戏，品香茗、看京剧！
                 <w:br/>
                 ★【圆梦清华】合影百年名校【清华/北大】，感受我国最高学府的学习氛围。
                 <w:br/>
                 ★【景山公园】登上景山，俯瞰故宫全景的最佳观景台，随手拍大片发朋友圈独秀！
                 <w:br/>
                 ★【天安门观看升旗仪式】同唱国歌！与祖国共同迎接新的一天。
                 <w:br/>
                 ★【颐和园】中国古典皇家园林之首，品味古代建筑美学，被誉为“皇家园林博物馆”
                 <w:br/>
                 <w:br/>
                 乐享趣途：
                 <w:br/>
                 ★【贴心服务】赠饮矿泉水、赠送【集体彩照】一张（每个家庭一张，更多需求请另付费）
                 <w:br/>
                 ★【神秘礼物】独家赠送“康熙圣旨”，诚诏天下子民到京接旨，用康熙御笔之宝，助您加官进爵！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -678,69 +676,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天安门广场--故宫深度游--景山公园
-[...1 lines deleted...]
-                早餐后，游览【天安门广场】（游览约1小时），天安门广场是当今世界上最大的城市广场，是共和国举行重大庆典、盛大集会和外事迎宾的神圣重地。观【人民英雄纪念碑】纪念碑浮雕高2米，总长4.68米，雕刻着170多个人物，生动而概括地表现出我国近百年来人民革命的伟大史实。
+                天安门广场--纪念堂--故宫深度游--景山公园
+                <w:br/>
+                早餐后，游览【天安门广场】（游览约1小时），天安门广场是当今世界上最大的城市广场，是共和国举行重大庆典、盛大集会和外事迎宾的神圣重地。观【人民英雄纪念碑】纪念碑浮雕高2米，总长40.68米，雕刻着170多个人物，生动而概括地表现出我国近百年来人民革命的伟大史实。外观国家大剧院、人民大会堂、城楼、国家博物馆等宏伟建筑。参观【毛主席纪念堂】（免费预约的景点，因政策性关闭或预约人数限制不能入内参观则改为外观，且不作任何赔偿。每周一闭馆，星期二至星期日：上午8:00-12:00对外开放（以纪念堂告示牌为准））。
                 <w:br/>
                 【故宫】（游览约3小时，含大门票），故宫也称“紫禁城”，是明清两代的皇宫，也是中国现存最大最完整的皇家古建筑群，被誉为世界五大宫之首。探秘幽静深邃的【皇宫御花园】，捕捉两朝太后太妃宫廷生活的温婉气息，效仿明清后妃游玩休憩，感受宫廷园林之美。有兴趣的朋友可以去参观因《延禧攻略》而走红的【延禧宫】。漫步红墙黄瓦间，仿佛穿越六百年风云，每一处雕梁画栋都诉说着王朝兴衰，是感受中华历史与美学的必访之地。特别安排故宫精品游：★午门进入—中轴前朝三大殿（太和殿、中和殿、保和殿）冰窖—乾清宫—交泰殿—坤宁宫—御花园—天一门—千秋亭—钦安殿—神武门出。特别安排：为让客人体验到更加人性化的故宫深度游之旅，我们为贵宾精心准备了无线讲解器，通过佩戴无线耳机，您可以听到导游更加清晰的讲解，深度了解故宫的历史。
                 <w:br/>
                 游览【景山公园】，地处北京城的中轴线上，南与紫禁城的神武门隔街相望，西邻北海公园。曾是北京城的最高点，站在山顶可俯视整个故宫城，金碧辉煌的古老紫禁城与现代化的北京城新貌尽收眼底！
                 <w:br/>
                 ***温馨提示***
                 <w:br/>
-                1、故宫实行网上提前实名预约，每日限票三万张，每周一全天闭馆，如未能成功订票导致无法参观，将调整为其他替代方案，最终以当团导游人员调整为准。若客人不同意调整方案，则按照门票价格退一赔一处理，敬请谅解！
-[...7 lines deleted...]
-                5、中轴（天安门，故宫一线）当天，故宫后门不能停旅游车，需步行30分钟左右，为减少游客步行时间，我社将协助安排游客乘坐公交或者摆渡车，费用20元/人需自理，不便之处敬请谅解！
+                1、毛主席纪念堂实名制网上免费预约参观(周一闭馆），每日限流 10000 人，提前 6 天放票，如无法预约参观将不作退款，改为外观。瞻仰毛主席遗容请凭有效证件、按工作人员指定位置排队入场并注意保持秩序。请将随身携带的大小包、照相机、水壶等交至导游看管保存后再排队参观，期间每人都需进行景点安检。
+                <w:br/>
+                2、故宫实行网上提前实名预约，每日限票三万张，每周一全天闭馆，如未能成功订票导致无法参观，将调整为其他替代方案，最终以当团导游人员调整为准。若客人不同意调整方案，则按照门票价格退一赔一处理，敬请谅解！
+                <w:br/>
+                3、故宫实行实名制，请游客务必携带身份证件才能入馆，如因自身原因造成无法入馆的情况，后果自行承担，如遇学生、儿童没有身份证件的请带户口本或护照入馆。
+                <w:br/>
+                4、故宫仅含首道门票。因需提前预约付款出票，没有门票优免，敬请注意！当天步行较为劳累，请保持充沛的体力。游览时间较长，建议客人自备一些零食，具体正餐时间以导游当天通知为准。
+                <w:br/>
+                5、今日行程集中在北京城市中心、古老北京城的龙脉中轴线上，以步行为主。由于众多重要国家机关和大型商业中心云集于此，交通十分拥堵，单行线等交通管制措施严格，等候旅游车的时间可能比较长，请予以谅解。
+                <w:br/>
+                6、中轴（天安门，故宫一线）当天，故宫后门不能停旅游车，需步行30分钟左右，为减少游客步行时间，我社将协助安排游客乘坐公交或者摆渡车，费用20元/人需自理，不便之处敬请谅解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -882,59 +882,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香山公园--颐和园--外观清华--冰雕艺术馆
+                香山公园--颐和园--外观清华--纪晓岚故居
                 <w:br/>
                 早餐后，特别安排乘坐有轨电车前往【香山公园】（游览约1.5小时，枫叶与天气有关，请知悉）香山公园位于北京西郊，是一座具有山林特色的皇家园林，公园内林木繁茂，还有很多古迹藏在林中，是北京的观赏胜地和天然氧吧。每年秋季的“香山红叶红满天”是景区最大的亮点，香山可谓是国内赏枫的鼻祖，其红叶驰名中外，是我国四大赏枫胜地之一。（红叶节期间为避免周边堵车影响游客体验度，特别赠送有轨电车西郊线往返香山，免去堵车和长时间步行带来的不便。当有轨电车西郊线采取限流措施时、请您配合工作人员的疏导，导游灵活安排行程。）
                 <w:br/>
                 游览世界上保存最大最完整的皇家园林【颐和园】（游览约2小时）。园内最有特色的是长廊，以精美的绘画著称，有546幅西湖胜景和8000多幅人物故事、山水花鸟。1992年颐和园长廊以“世界上最长的长廊”列入吉尼斯世界纪录。
                 <w:br/>
                 后前往中国著名的高等学府，合影百年名校【清华大学】标志性校门，感受中国最著名大学的迷人魅力，激发奋发向上的学习精神。
                 <w:br/>
-                特别安排北京首家长期冰雕艺术馆【冰之巢】（含门票、棉服、冰滑梯1次、冰封王座1次），由哈尔滨冰雪大世界主导团队打造。冰雕艺术时常又被称作零下艺术，对雕刻者的要求高，除了了解制作场地、熟悉冰雕工具、佩戴适当防护装备，还必须掌握高雕刻技巧。馆里雕刻物栩栩如生，仿佛置身于冰雪奇缘的现场，炎炎夏日，快来感受冰雪魅力吧！
+                虎坊桥畔，阅微草堂。【纪晓岚故居】是一座静谧的清代两进四合院。这里是纪昀前后居住六十二载的家园，是总纂《四库全书》的心血之地，亦是《阅微草堂笔记》的诞生之所。院内百年古藤苍劲盘绕，海棠岁岁花开。青砖灰瓦之间，回望一代文宗的宦海沉浮与笔墨情怀，体味老北京宣南文脉的悠悠底蕴。
                 <w:br/>
                 ***温馨提示***
                 <w:br/>
                 颐和园只含大门票，可以选择乘坐慈禧水道游船，景色更佳，费用自理160元/人，景区交通方便有需要的游客，不属于推荐自费项目。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -2054,51 +2054,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>