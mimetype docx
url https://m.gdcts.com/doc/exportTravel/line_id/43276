--- v0 (2026-09-07)
+++ v1 (2026-11-04)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【冷焰星河】莫斯科丨摩尔曼斯克丨捷里小镇丨圣彼得堡9天追光之旅行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【冷焰星河】莫斯科双首都丨摩尔曼斯克丨捷里小镇丨军事主题9天追光之旅行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">两度踏进极光猎场，等一场欧若拉的盛放！纯玩无购物丨免签</w:t>
+        <w:t xml:space="preserve">三度踏进极光猎场，等一场欧若拉的盛放！纯玩无购物丨免签</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -357,114 +357,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-莫斯科 CZ8027 CAN-SVO08:55-13:55或CZ0655CAN-SV O
-[...1 lines deleted...]
-                13:50-19:15
+                广州-莫斯科CZ8027 CAN-SVO 07:40-13:00
                 <w:br/>
                 莫斯科-摩尔曼斯克（航班待定）
                 <w:br/>
                 摩尔曼斯克-圣彼得堡（航班待定）
                 <w:br/>
-                莫斯科-广州CZ8028 SVO-CAN15:55-06:35+1或CZ656SVO-CAN
-[...1 lines deleted...]
-                21:15-11:35+1
+                莫斯科-广州CZ8028 SVO-CAN 14:50-05:15+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、北境巡礼-鲸鱼骨架、世界最北网红秋千、阿廖沙雕像、列宁号核动力破冰船
-[...1 lines deleted...]
-                2、经典四宫·全景通览，解锁皇家瑰宝，沉浸式阅尽量宫廷盛景！
+                1、北境巡礼-鲸鱼骨架、世界最北网红秋千、冰封王座、列宁号核动力破冰船
+                <w:br/>
+                2、叶卡捷琳娜花园和宫殿/冬宫/克里姆林宫·全景通览，解锁皇家瑰宝，沉浸式阅尽量宫廷盛景！
                 <w:br/>
                 3、品质住宿：双首都精品四星酒店+摩尔曼斯克连住三晚当地特色酒店
                 <w:br/>
-                4、俄式风味：特别安排帝王蟹餐，北冰洋的鲜甜，一席尽享！
+                4、圣彼得堡 军事基地体验，战斗民族的铁血，一触即发！
+                <w:br/>
+                5、三次极地追光，赠送一次极光侦察官
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,51 +579,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州✈莫斯科 国际航班：CZ8027   CAN-SVO 08:55-13:55 或 CZ0655 CAN-SVO 13:50-19:15
+                广州✈莫斯科 国际航班：CZ8027 CAN-SVO 07:40-13:00
                 <w:br/>
                 各位贵宾于指定时间广州白云国际机场集合，搭乘南航航班飞往俄罗斯首都莫斯科，办理入关手续，接机后入住酒店。
                 <w:br/>
                 交通：飞机、空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -741,53 +739,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克—捷里别尔卡小镇—摩尔曼斯克
                 <w:br/>
-                特别申明：如因风雪封路无法前往捷里别尔卡小镇 ，此天改哈士奇公园
-[...1 lines deleted...]
-                早餐后，从摩尔曼斯克出发约3小时车程就能抵达捷里别尔卡小镇（全天约5-6小时），这里曾经生活过很多的渔民而且经营得非常兴旺，但是到了1960年代捷里别尔卡的渔业逐渐的迁移 ，这里就被停放了许多在北冰 洋失事的船舶显得非常独特和孤寂被世人称为“船舶的墓地”但是却有着别样的肃杀之美这里也是奥斯卡提名外语影片《利维坦》的取景地随着电影的宣传宁静的小镇成了各地游客从事冰雪运动和观赏北极光的新去处。感受小镇给您带来的冰雪盛宴：【世界最北网红秋千】、【鲸鱼骨架】、【船舶墓地】假如地球是平的，这里已然就是世界的尽头 ，就像一个被世人遗忘的无人之境。回市区途中开始第二次追光（追光时间段为晚上21  点-24点之间 ，晚上开车前往无城市灯光干扰的地方 ，观赏极光时间为40分钟左右，然后再开车回酒店休息）   ,  摩尔曼斯克地处北极圈内，是全世界看极光的重要基地之一，很多人追逐北极光来到这里。（请自备防寒衣物，室外天气严寒。极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关 ，敬请谅解）如因天气原因或封路无法去捷里 ，此天改哈士奇公园。
+                特别申明：如因风雪封路无法前往捷里别尔卡小镇 ，此天改萨米村。
+                <w:br/>
+                早餐后，从摩尔曼斯克出发约3小时车程就能抵达捷里别尔卡小镇（全天约5-6小时），这里曾经生活过很多的渔民而且经营得非常兴旺，但是到了1960年代捷里别尔卡的渔业逐渐的迁移 ，这里就被停放了许多在北冰 洋失事的船舶显得非常独特和孤寂被世人称为“船舶的墓地”但是却有着别样的肃杀之美这里也是奥斯卡提名外语影片《利维坦》的取景地随着电影的宣传宁静的小镇成了各地游客从事冰雪运动和观赏北极光的新去处。感受小镇给您带来的冰雪盛宴：【世界最北网红秋千】、【鲸鱼骨架】、【船舶墓地】假如地球是平的，这里已然就是世界的尽头 ，就像一个被世人遗忘的无人之境。回市区途中开始第二次追光（追光时间段为晚上21  点-24点之间 ，晚上开车前往无城市灯光干扰的地方 ，观赏极光时间为40分钟左右，然后再开车回酒店休息） ,  摩尔曼斯克地处北极圈内，是全世界看极光的重要基地之一，很多人追逐北极光来到这里。（请自备防寒衣物，室外天气严寒。极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关 ，敬请谅解）如因天气原因或封路无法去捷里 ，此天改萨米村游览。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：特色俄餐     晚餐：特色俄餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -821,72 +819,90 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克
                 <w:br/>
-                早餐后，参观【摩尔曼斯克州立博物馆】（约30分钟），博物馆内的极地馆以科拉半岛自然、地质、近现代史等为主要展示内容。主要出产物为矿物标本，种类繁多。此处还有许多动物、鸟类的剥制标本等。后前往俄罗斯极圈下的古老民族—萨米族 ，抵达【萨米民俗村】（全程约3小时） ，萨米人着装民族服饰 ，用萨米语欢迎远道而来的客人。稍后萨米人带领参观民族部落，生活起居的帐篷，介绍萨米人文化、认识极地动物，有驯鹿、北极狐狸、哈士奇、狼、兔子等。 与驯鹿亲密接触，亲身体验【喂驯鹿】（食物需客人自备，约 20 分钟）这就是圣诞老爷爷的坐骑-驯鹿，也是传说中的“ 四不像” ~ 【驯鹿拉雪橇】（约10分钟）在北极的雪地上飞驰 ，自行参与萨米人互动玩游戏，有拉杆、驯鹿与狼、萨米人足球等（如参与拉雪橇等活动请一定抓紧扶手坐好~速度非常快 ，如果您不怕被甩出去的话 ，所以一定注意安全以免受伤哟） ，晚餐特别安排帝王蟹餐，摩尔曼斯克的帝王蟹是当地新鲜垂钓 ，比国内的那种三五千的帝王蟹大了几倍不止。
+                早餐后，参观【摩尔曼斯克州立博物馆】（约30分钟），博物馆内的极地馆以科拉半岛自然、地质、近现
+                <w:br/>
+                代史等为主要展示内容。参观【灯塔纪念碑】（外观约10分钟）灯塔纪念碑是为了纪念失踪船员而建，其中包
+                <w:br/>
+                括2000年在巴伦支海沉没的“库尔斯克”核潜艇上的全部118名船员。外观摩尔曼斯克城市北极圈标志纪念碑
+                <w:br/>
+                （约20 分钟）纪念碑上标识着经纬度68°58′N 33°03′。这标志着该城已深入北极圈内300多千米，是个地地
+                <w:br/>
+                道道的北极港城。后前往最具有历史意义的【列宁号核动力破冰船】（外观约10分钟，关闭时间为每周一和周
+                <w:br/>
+                二）"列宁"号是世界上第一艘核动力水面舰艇，比美国第一艘核动力水面舰艇导弹巡洋舰"长滩"号(CGN-9)早
+                <w:br/>
+                了两年多时间，晚上开始第三次追光（追光时间段为晚上21点-24点之间，晚上开车前往无城市灯光干扰的地
+                <w:br/>
+                方，观赏极光时间为40分钟左右，然后再开车回酒店休息），摩尔曼斯克地处北极圈内，是全世界看极光的重
+                <w:br/>
+                要基地之一，很多人追逐北极光来到这里。（请自备防寒衣物，室外天气严寒。极光属于自然现象，人为不可
+                <w:br/>
+                控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解）
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：特色俄餐     晚餐：帝王蟹餐   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：特色俄餐     晚餐：特色俄餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">摩尔曼斯克州特色酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -899,74 +915,72 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克✈圣彼得堡（航班待定 ，请以具体安排为准！）
                 <w:br/>
-                *（此天如因航班时间摩尔曼斯克午餐无时间用餐则改圣彼得堡晚餐）
-[...1 lines deleted...]
-                早餐后，参观【阿廖沙雕像】（外观约20分钟）位于俄罗斯的摩尔曼斯克，从纪念碑所在的位置，游客可以欣赏不冻港的美景，此地迷雾缭绕，犹如仙境。【灯塔纪念碑】（外观约10分钟）灯塔纪念碑是为了纪念失踪船员而建，其中包括2000年在巴伦支海沉没的“库尔斯克”核潜艇上的全部118名船员。外观摩尔曼斯克城市北极圈标志纪念碑（约 20 分钟）纪念碑上标识着经纬度68° 58,N 33°03,。这标志着该城已深入北极圈内300多千米 ，是个地地道道的北极港城。后前往最具有历史意义的【列宁号核动力破冰船】（外观约10分钟，关闭时间为每周一和周二）"列宁"号是世界上第一艘核动力水面舰艇，比美国第一艘核动力水面舰艇导弹巡洋舰"长滩"号(CGN-9)早了两年多时间 ，后乘车前往机场 ，乘航班飞往圣彼得堡 ，抵达后入住酒店。
+                早上睡到自然醒，后乘车前往机场，乘航班飞往圣彼得堡，抵达后入住酒店。
                 <w:br/>
                 交通：飞机、空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：特色俄餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">圣彼得堡精品四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -979,51 +993,75 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣彼得堡
                 <w:br/>
-                早餐后 ，参观【叶卡捷琳娜花园和宫殿】(入内参观约1.5小时) ，它是一座十分美丽壮观的法式花   园 ，园 内花坛色彩缤纷，布局精美，绿树成荫，湖水碧波荡漾，森林与湖畔散步着充满巴洛克   风格的“艾尔米塔斯”亭台，人工石洞，土耳其浴室，纪念海上光荣事迹的切斯悔及莫列石柱，卡古尔纪念碑及著名的喷泉“卖牛奶之女”,环境优雅而美丽，参观【夏宫花园】（入内参观约60分钟）--“俄罗斯的凡尔赛” ，它位于芬兰湾南岸的森林中 ，距圣彼得堡市约30公里， 占地近千公顷， 由瑞士人多梅尼克·特列吉尼设计 ，是历代俄国沙皇的郊外 离宫 ，也是圣彼得堡的早期建筑，整个彼得夏宫皇家园林建筑群 ，南高北低、依山就势 ，长约300米、横卧东西的大宫殿作为建筑中心将整个园区分为上花园和下花园，彼得大帝的离宫，体验神秘花园的清凉夏天，这地儿没来过，别说你懂俄罗斯的美！彼得小屋（外观约30分钟）：彼得大帝为指挥圣彼得堡彼得堡罗要塞建设而建造的圆木小屋。据说从1703年5月24日开始，仅用三天即完成修建。这里已经在外部加盖保护建筑 ，同时被作为博物馆而保存起来。涅瓦河边漫步（约30分钟）：无论白天还是晚上，漫步河边，你都可以欣赏沿岸风光 ，品味千姿百态的桥梁 ，晚餐后入住酒店。
+                早餐后，开启我们的【圣彼得堡军事基地体验】即将进入战斗民族的“快乐训练场”想要感受战斗民族
+                <w:br/>
+                的铁血魅力！来圣彼得堡军事基地就对了！这里不是普通的旅游景点，而是军事迷的“圣地”—体验真坦克、
+                <w:br/>
+                枪弹射击、AK 组装拆卸，让你彻底过一把“军迷瘾”！ 来硬核国家，玩硬核民族的硬核项目，抵达基地后：
+                <w:br/>
+                首先你得开始换装/教练介绍武器：换上“新皮肤”，战斗民族军装变身！据说靴子可能比你脚大一号—这是
+                <w:br/>
+                传统，方便塞进“应急伏特加”哈哈哈~之后教练会介绍接下来的行程，帮你快速了解枪支武器，准备出发！
+                <w:br/>
+                乘坐坦克装甲车：坦克或步兵战车碾压泥地，军事迷的终极梦想座驾，感受履带下的轰鸣与震动！ 枪支射击
+                <w:br/>
+                (10 发空包弹体验）：可选择AK-47、RPK 轻机枪等等，扣动扳机体验后坐力的暴爽！后前往参观【叶卡捷
+                <w:br/>
+                琳娜花园和宫殿】(入内参观约1 .5小时)，它是一座十分美丽壮观的法式花园，园内花坛色彩缤纷，布局精美，绿
+                <w:br/>
+                树成荫，湖水碧波荡漾，森林与湖畔散步着充满巴洛克 风格的“艾尔米塔斯”亭台，人工石洞，土耳其浴室，
+                <w:br/>
+                纪念海上光荣事迹的切斯悔及莫列石柱，卡古尔纪念碑及著名的喷泉“卖牛奶之女”,环境优雅而美丽，彼得小
+                <w:br/>
+                屋（外观约30分钟）：彼得大帝为指挥圣彼得堡彼得堡罗要塞建设而建造的圆木小屋。据说从1703年5月24日开始，
+                <w:br/>
+                仅用三天即完成修建。这里已经在外部加盖保护建筑，同时被作为博物馆而保存起来。涅瓦河边漫步（约30分钟）：
+                <w:br/>
+                无论白天还是晚上，漫步河边，你都可以欣赏沿岸风光，品味千姿百态的桥梁，晚餐后入住酒店。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：中餐     晚餐：中餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1133,51 +1171,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯科✈广州 国际航班：CZ8028  SVO-CAN15:55-06:35+1 或 CZ656 SVO-CAN 21:15-11:35+1
+                莫斯科✈广州 国际航班：CZ8028 SVO-CAN 14:50-05:15+1
                 <w:br/>
                 早餐后，带着愉快的心情开始游览魅力之都莫斯科，游览红场及周边景点：【克里姆林宫】（入内参观约1.5小时 ，周四闭馆） ，它是世界闻名的建筑群 ，俄罗斯民族骄傲之地 ，享有“世界第八奇景" 的美誉 ，普京总统的办公地点 ，可以偶遇总统哦！列宁山观景台（约15分钟） ，位于俄罗斯莫斯科列宁山 ，现在叫麻雀山，是莫斯科的最高处达220米。观景台在麻雀山上 ，正对莫斯科大学正门 ，由此俯瞰莫斯科市区 ，美丽景色尽收眼底。莫斯科大学（外观约15分钟），它是莫斯科七座斯大林式建筑之一，是俄罗斯最古老、历史最悠久的一所大学 ，也是世界上公认的世界十大名校之一；继尔前往阿尔巴特大街自由逛街（约1小时） ，游览结束后乘车前往机场，乘航班飞返广州 ，晚宿航班上。
                 <w:br/>
                 交通：飞机、空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：中餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1332,53 +1370,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、住宿：摩尔曼斯克州三晚特色酒店或四星酒店+圣彼得堡两晚四星酒店+莫斯科两晚四星酒店（散拼团队安排同性别客人入住同一间房 ，不能保证夫妻同住一间房）；
                 <w:br/>
                 2、机票 ：国际段行程所列机票及税费(团队机票不退、改、签) ，行程所列之内陆段机票为待定航班 ，具体以实际开票为准；
                 <w:br/>
                 3、签证：俄罗斯团队免签（所需资料：护照首页扫描或复印件）；
                 <w:br/>
                 4、 巴士：根据实际人数安排旅游巴士 ，保证每人一座（会根据最终团队人数调整,每天用车不超过10小时）；
                 <w:br/>
-                5、用餐：九正七早（其中4个中式八菜一汤10美金/人/餐+4特色俄餐15美金/人+1帝王蟹餐40美金/人）特别提示：因团餐餐食均需提前预定 ，客人因临时退团或放弃用餐的 ，餐费不可退敬请谅解
-[...1 lines deleted...]
-                6、 门票 ：2次追光、摩尔曼斯克州立博物馆、捷里小镇、萨米村、冬宫、叶卡捷琳娜宫、夏宫花园、克宫；
+                5、用餐：八正七早（其中4个中式八菜一汤10美金/人/餐+4特色俄餐15-20美金/人）特别提示：因团餐餐食均需提前预定 ，客人因临时退团或放弃用餐的 ，餐费不可退敬请谅解
+                <w:br/>
+                6、 门票 ：3次追光、摩尔曼斯克州立博物馆、捷里小镇、彼得堡军事体验、冬宫、叶卡捷琳娜宫、克宫、莫斯科地铁深度游；
                 <w:br/>
                 7、导游 ：中文领队全程陪同；
                 <w:br/>
                 8、保险：旅行社责任险、中国大陆护照俄罗斯境外医疗保险 （70周岁以下人群）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1400,50 +1438,1663 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、单房差：人民币4800元/人/7晚（欲住单间请补单房差）；
                 <w:br/>
                 2、行程不含杂费1500元/人 ，报名时请与团款一并支付（特别说明：杂费为总团款的一部分 ，如遇临时退团，需以团费+杂费 =总团费为基数进行计算 ，当团费计算退团日期损定比例与旅游法同款约定有计算比例等冲突的  ，因线路的不同情况特别明确以此条款为准 ，敬请报名时认真阅读。）
                 <w:br/>
                 3、酒店内洗衣、理发、电话、饮料、烟酒、付费电视、海关税、行李搬运、保管费和超重件行李托运费等私人费用。每人限托运一件行李 ，20 公斤以下免费；
                 <w:br/>
                 4、旅游费用不包括旅游者因违约、 自身过错、 自由活动期间内行为或自身疾病引起的人身和财产损失；
                 <w:br/>
                 5、航空公司燃油税上涨价格部份 ，如遇上涨则追补差价。按照国际惯例在候机及转机期间用餐自理；
                 <w:br/>
                 6、65 岁以上〈含 65 岁）老年人报名需签署健康承诺函；
                 <w:br/>
                 7、中国大陆护照紧急救援医疗保险200元/人（70周岁以上人员报名必须买此项保险）。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">莫斯科游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大国印象秀大国印象秀（约90分钟）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">俄罗斯马戏（约90分钟）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">芭蕾舞（约120分钟）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,300.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">圣彼得堡滑雪场滑雪（约60分钟）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">圣彼得堡伏特加博物馆（约30分钟）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">列宁格勒电影制片厂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">500 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">漫游红场</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">俄罗斯博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中央海军博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">武装力量大教堂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">手枪30发</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 900.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">手枪30发+冲锋枪20发（约60分钟）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AK47（30发子弹）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">追光（车程约1小时，观测约1小时）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">追鲸（约120分钟）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 900.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">雪地摩托（约20分钟，2人一辆摩托）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 900.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">雪地香蕉船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 900.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">摩尔曼哈士奇拉雪橇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 900.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">萨米村一日游（约3-4小时）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+门票+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,000.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王蟹大餐（至少6人起订）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">预订费+车费+司机、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 700.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1528,51 +3179,55 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">摩尔曼斯克和中国时差5小时，北京时间减5小时等于摩尔曼斯克准确时间。</w:t>
+              <w:t xml:space="preserve">
+                摩尔曼斯克和中国时差5小时，北京时间减5小时等于摩尔曼斯克准确时间。
+                <w:br/>
+                极光属于自然现象， 人为不可控，如因天气原因等不可抗力因素导致无去观赏到极光， 与旅行社无关， 敬请谅解！
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1715,51 +3370,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克 11-2 月平均气温：-11℃ ~ -4℃
                 <w:br/>
-                昼夜温差大， 白天平均2℃ ,  建议穿套羽绒服、厚棉服、毛衣、加绒打底，加绒长裤、厚袜子配件：帽子、围巾、手套必备 ，防滑防水雪地靴~~~~~~~~~
+                昼夜温差大， 白天平均2℃ ,  建议穿套羽绒服、厚棉服、毛衣、加绒打底，加绒长裤、厚袜子配件：帽子、围巾、手套必备 ，防滑防水雪地靴。
                 <w:br/>
                 <w:br/>
                 参考酒店：
                 <w:br/>
                 莫斯科四星酒店参考：
                 <w:br/>
                 格林伍德酒店（Greenwood Hotel)
                 <w:br/>
                 萨吕酒店（Hotel Salut）
                 <w:br/>
                 谢列梅捷沃宇宙四星楼（Cosmos Selection Moscow Sheremetyevo Airport Hotel）或以上同级别酒店
                 <w:br/>
                 <w:br/>
                 彼得堡四星酒店参考：
                 <w:br/>
                 圣彼得堡普里巴尔蒂斯卡娅丽柏酒店（Cosmos Saint -Petersburg Pribaltiyskaya Hotel）圣彼得堡普克福斯卡亚(Cosmos Saint -Petersburg Pulkovskaya Hotel)或以上同级别酒店
                 <w:br/>
                 <w:br/>
                 摩尔曼斯克州酒店资源稀缺 ，行程入住当地舒适酒店，无星级划分！
                 <w:br/>
                 参考酒店：Cosmos Murmansk Hotel、AZIMUT City Hotel Murmansk、Congress-Hotel Meridian Park Hotel Expedition、Hotel Lights of Murmansk、Airport Hotel、Hotel Nord Star ski resort、 Hotel Fjord、Lapland Hotel 或同级特色酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1821,51 +3476,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2009,50 +3664,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>