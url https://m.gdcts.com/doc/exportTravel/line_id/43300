--- v1 (2026-10-10)
+++ v2 (2026-11-06)
@@ -1067,51 +1067,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯-(飞机)-伊瓜苏
                 <w:br/>
                 ●【★】,早餐后，乘机前往阿根廷伊瓜苏，游览阿根廷段伊瓜苏大瀑布，结束后过境到巴西伊瓜苏，入住酒店休息。
                 <w:br/>
-                ●【阿根廷伊瓜苏国家公园】入内（游览不少于2小时）,伊瓜苏大瀑布的精华点【魔鬼咽喉瀑布】，此瀑布高82公尺宽120公尺，非常的壮观雄伟，绝对让您叹为观止。抵达后先乘坐森林小火车，抵达大瀑布的中心水流最大最猛著名的【魔鬼咽喉】，远观“姐妹花”、博塞蒂、圣马丁、“隐形瀑”和里瓦达维亚，体味“一步一景”的奇特感觉。搭乘火车游览瀑布，这是阿根廷最早的公园内火车游览，铁路在大自然中穿行，载客约120人，路线全长7公里，终点接近“魔鬼咽喉”瀑布。我们将漫步在多条栈道上，这些栈道将带领着我们至瀑布顶部看由275大小不同、景观各异的瀑布群所组成的成千上万条河水以千军万马之势从各小瀑布沸腾而下，惊心动魄的感受，由不得令人感叹上帝造物及大自然的美妙。特别提示：特色体验：乘坐森林小火车，前往大瀑布的中心水流最大最猛著名的【魔鬼咽喉】
+                ●【阿根廷伊瓜苏国家公园】入内（游览不少于2小时）,伊瓜苏大瀑布的精华点【魔鬼咽喉瀑布】，此瀑布高82公尺宽120公尺，非常的壮观雄伟，绝对让您叹为观止。抵达后先乘坐森林小火车，抵达大瀑布的中心水流最大最猛著名的【魔鬼咽喉】，远观“姐妹花”、博塞蒂、圣马丁、“隐形瀑”和里瓦达维亚，体味“一步一景”的奇特感觉。搭乘火车游览瀑布，这是阿根廷最早的公园内火车游览，铁路在大自然中穿行，载客约120人，路线全长7公里，终点接近“魔鬼咽喉”瀑布。我们将漫步在多条栈道上，这些栈道将带领着我们至瀑布顶部看由275大小不同、景观各异的瀑布群所组成的成千上万条河水以千军万马之势从各小瀑布沸腾而下，惊心动魄的感受，由不得令人感叹上帝造物及大自然的美妙。特别提示：特色体验：乘坐森林小火车，前往大瀑布的中心水流最大最猛著名的【魔鬼咽喉】，这是阿根廷最早的公园内火车游览，铁路在大自然中穿行，载客约120人，路线全长7公里，终点接近“魔鬼咽喉”瀑布。我们将漫步在多条栈道上，这些栈道将带领着我们至瀑布顶部看由275大小不同、景观各异的瀑布群所组成的成千上万条河水以千军万马之势从各小瀑布沸腾而下，惊心动魄的感受，由不得令人感叹上帝造物及大自然的美妙。特别提示：官方通知因厄尔尼诺汛期洪水风险，2026年8月3日起魔鬼咽喉步道无限期关闭，步道将做预防性拆除，开放时间视水位而定。园区开放瀑布上层和下层均可正常游览，魔鬼喉瀑布是否可以游览以园区当天确认为准。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：伊瓜苏特瀑布特色午餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1885,53 +1885,53 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、单房差：酒店单人房附加费7500元/人；
-[...1 lines deleted...]
-                2、巴西签证费用 2500元/人以及新西兰电子授权费用200元/人，总计2700元/人报名时和团费一起支付；
+                1、单房差：酒店单人房附加费5800元/人；
+                <w:br/>
+                2、巴西签证费1500元/人！2026年5月11日-12月31日期间，巴西对中国大陆护照游客开放免签入境政策！我司暂不收取相关签证费用，如后续政策变化，我司将第一时间与您联系补交签证费用及相关材料制作巴西签证。
                 <w:br/>
                 3、此行程报名游客必须自备有效美国签证（美签有效期离出发日期至少13个月以上），签证类型为B1/B2，请注意！！！！如没有，则需额外支付1500元/人用于办理阿根廷签证（仅限上海领区）；
                 <w:br/>
                 4、境外自费项目（仅供参考，以最终出团通知上的价格为准！）：
                 <w:br/>
                 5、出团前至少1个月自费办理好黄皮书原件或免打证明原件，并携带出境；
                 <w:br/>
                 6、游客的私人消费(例如洗衣、电话、传真、上网、收费电视节目、游戏、宵夜、酒水、邮寄、机场和酒店行李搬运服务、购物、 行程列明以外的用餐或宴请等费用)；
                 <w:br/>
                 7、所有行程安排以外的观光费用及活动（包括这些活动期间的用车、导游、司机服务等费用）；
                 <w:br/>
                 8、因私人、交通延阻、罢工、台风或其他情况非本公司不能控制所引致的额外费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2147,51 +2147,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">10 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2553,51 +2553,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>