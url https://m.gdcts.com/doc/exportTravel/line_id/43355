--- v0 (2026-09-05)
+++ v1 (2026-09-26)
@@ -704,51 +704,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 圣保罗
                 <w:br/>
                 今天，怀着无比期待的心情，我们将展开前往南美洲之旅，在一起准备就绪之后，于出发城市集合，出发搭乘下午航班经转机城市飞往南美最大的城市-巴西圣保罗，抵达后入住酒店休息。
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：飞机简餐     午餐：飞机简餐     晚餐：飞机简餐   </w:t>
+              <w:t xml:space="preserve">早餐：飞机简餐     午餐：飞机简餐     晚餐：中式或西式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">网评圣保罗4钻酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1637,51 +1637,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                库斯科圣 ✈️ 地亚哥
+                库斯科 ✈️圣 地亚哥
                 <w:br/>
                 早餐后我们乘航班飞往圣地亚哥，抵达后游览智利历史的起源点-【圣卢西亚山】（不少于30分钟）。这座位于市中心东侧、将近70公尺高的小山丘曾是西班牙侵略者为了抵御原住民而建的要塞所在位置。如今已找不到当年激烈斗争的痕迹，成为了一座宁静、草木茂盛的绿色公园，当初残留下的，只有山顶上一座坚固的石造建筑遗址可以让我们来想象当初惨烈的激战。之后前往市区参观：【总统府】（外观）（不少于20分钟）、【阿玛斯广场】（不少于20分钟）、【步行街】（不少于20分钟）、【大教堂】（不少于10分钟）等。
                 <w:br/>
                 行程结束后入住酒店休息。
                 <w:br/>
                 交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式或西式团餐     晚餐：中式或西式团餐   </w:t>
@@ -1986,51 +1986,51 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 纳塔雷斯港-百内国家公园-卡拉法特
                 <w:br/>
                 酒店早餐后，前往佰内国家公园（百内国家公园为当地英文导游讲解&amp;领队翻译）；穿越一座美丽的佰内国家公园，周围环绕着冰川、湖泊和瀑布。欣赏迷人的风景，探索各种自然地标，并享用包含在内午餐。 凝视萨米恩托德甘博阿湖观景台、萨尔托斯德尔里奥潘恩、Cerro Almirante Nieto/Cuernos del Paine 的上部观景点以及阿马加湖的入口（不少于20分钟）。沿着萨尔托格兰德 (Salto Grande) 的小径（不少于20分钟），轻松步行至诺登舍尔德湖 (Lake Nordenskjold) 岸边的 Mirador de Los Cuernos del Paine（不少于60分钟）。然后，回到车上，开始前往 Pehoé 湖（不少于60分钟），这是最后一个观景点，可以俯瞰 Cuernos del Paine 和法国山谷（不少于60分钟）。之后驱车前往阿根廷智利边境Cerro castill，办理过境手续后前往卡拉法特入住酒店（智利边境到卡拉法特车程约4小时）；
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：式或西式团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式或西式团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">网评卡拉法特4钻酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -3917,51 +3917,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>