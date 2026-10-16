--- v1 (2026-09-26)
+++ v2 (2026-10-16)
@@ -3917,51 +3917,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>